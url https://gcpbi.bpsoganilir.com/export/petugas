--- v0 (2026-04-20)
+++ v1 (2026-06-19)
@@ -12,653 +12,638 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
   <si>
     <t>Nama Petugas</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Total Desa</t>
   </si>
   <si>
     <t>Target</t>
   </si>
   <si>
     <t>OPEN</t>
   </si>
   <si>
     <t>SUBMITTED</t>
   </si>
   <si>
     <t>REJECTED</t>
   </si>
   <si>
     <t>% Selesai</t>
   </si>
   <si>
     <t>jumi.pkh</t>
   </si>
   <si>
     <t>jumi.pkh@gmail.com</t>
   </si>
   <si>
-    <t>5.5%</t>
+    <t>30.2%</t>
   </si>
   <si>
     <t>rian85</t>
   </si>
   <si>
     <t>rian85@gmail.com</t>
   </si>
   <si>
-    <t>1.6%</t>
+    <t>18.1%</t>
   </si>
   <si>
     <t>iswantoacer</t>
   </si>
   <si>
     <t>iswantoacer@gmail.com</t>
   </si>
   <si>
-    <t>2.2%</t>
+    <t>19.7%</t>
   </si>
   <si>
     <t>A.</t>
   </si>
   <si>
     <t>ahmadhatimi25@gmail.com</t>
   </si>
   <si>
-    <t>7.7%</t>
+    <t>45.6%</t>
   </si>
   <si>
     <t>RahmaSitta</t>
   </si>
   <si>
     <t>rahmasittayanti92@yahoo.com</t>
   </si>
   <si>
-    <t>4%</t>
+    <t>29.7%</t>
   </si>
   <si>
     <t>apriyanti.ayent88</t>
   </si>
   <si>
     <t>apriyanti.ayent88@gmail.com</t>
   </si>
   <si>
-    <t>4.2%</t>
+    <t>25.3%</t>
   </si>
   <si>
     <t>SELLY</t>
   </si>
   <si>
     <t>sellyselvia876@gmail.com</t>
   </si>
   <si>
-    <t>3.8%</t>
+    <t>20.6%</t>
   </si>
   <si>
     <t>dianamuzakir73</t>
   </si>
   <si>
     <t>dianamuzakir73@gmail.com</t>
   </si>
   <si>
-    <t>13.1%</t>
+    <t>57.7%</t>
   </si>
   <si>
     <t>yabanibani82</t>
   </si>
   <si>
     <t>yabanibani82@gmail.com</t>
   </si>
   <si>
-    <t>12.1%</t>
+    <t>48%</t>
   </si>
   <si>
     <t>Hedi</t>
   </si>
   <si>
     <t>novihedisari@gmail.com</t>
   </si>
   <si>
-    <t>10.8%</t>
+    <t>40.4%</t>
   </si>
   <si>
     <t>Ichromsyah</t>
   </si>
   <si>
     <t>ichromsyah08@gmail.com</t>
   </si>
   <si>
-    <t>3.6%</t>
+    <t>25%</t>
   </si>
   <si>
     <t>RistaYolandaPrima</t>
   </si>
   <si>
     <t>ristaypp30@gmail.com</t>
   </si>
   <si>
     <t>0%</t>
   </si>
   <si>
     <t>MARIA</t>
   </si>
   <si>
     <t>ulfahmariawh2@gmail.com</t>
   </si>
   <si>
-    <t>1.5%</t>
+    <t>34.7%</t>
   </si>
   <si>
     <t>Yosep</t>
   </si>
   <si>
     <t>pyosep398@gmail.com</t>
   </si>
   <si>
-    <t>12.9%</t>
+    <t>79.9%</t>
   </si>
   <si>
     <t>Hendra</t>
   </si>
   <si>
     <t>agustianh03@gmail.com</t>
   </si>
   <si>
-    <t>0.5%</t>
+    <t>37.7%</t>
   </si>
   <si>
     <t>Deasy</t>
   </si>
   <si>
     <t>deasyanggraini1987@gmail.com</t>
   </si>
   <si>
-    <t>13.9%</t>
+    <t>43.9%</t>
   </si>
   <si>
     <t>Rizki</t>
   </si>
   <si>
     <t>rizkizulkarnain9@gmail.com</t>
   </si>
   <si>
-    <t>7.1%</t>
-[...1 lines deleted...]
-  <si>
     <t>yuliana.aleta21</t>
   </si>
   <si>
     <t>yuliana.aleta21@gmail.com</t>
   </si>
   <si>
+    <t>33.5%</t>
+  </si>
+  <si>
     <t>DickySetya</t>
   </si>
   <si>
     <t>dickysetyaabdi@gmail.com</t>
   </si>
   <si>
-    <t>24.1%</t>
+    <t>57.5%</t>
   </si>
   <si>
     <t>DESSY</t>
   </si>
   <si>
     <t>anggreani_dessy@yahoo.com</t>
   </si>
   <si>
-    <t>9.3%</t>
+    <t>39.1%</t>
   </si>
   <si>
     <t>mahyuddin0208</t>
   </si>
   <si>
     <t>mahyuddin0208@gmail.com</t>
   </si>
   <si>
-    <t>2.1%</t>
+    <t>31%</t>
+  </si>
+  <si>
+    <t>damin.13boy.z</t>
+  </si>
+  <si>
+    <t>damin.13boy.z@gmail.com</t>
+  </si>
+  <si>
+    <t>43%</t>
   </si>
   <si>
     <t>Efran</t>
   </si>
   <si>
     <t>girandae@gmail.com</t>
   </si>
   <si>
-    <t>damin.13boy.z</t>
-[...5 lines deleted...]
-    <t>7%</t>
+    <t>21.8%</t>
   </si>
   <si>
     <t>PUTRI</t>
   </si>
   <si>
     <t>putriapriliamahiroliv@gmail.com</t>
   </si>
   <si>
+    <t>24.8%</t>
+  </si>
+  <si>
     <t>WildaHidayati</t>
   </si>
   <si>
     <t>wildahidayati93@gmail.com</t>
   </si>
   <si>
-    <t>13.5%</t>
+    <t>63.8%</t>
   </si>
   <si>
     <t>Ady</t>
   </si>
   <si>
     <t>adyariansyah100@gmail.com</t>
   </si>
   <si>
-    <t>4.4%</t>
+    <t>62.8%</t>
+  </si>
+  <si>
+    <t>INDAH</t>
+  </si>
+  <si>
+    <t>indahpur559@gmail.com</t>
+  </si>
+  <si>
+    <t>65.2%</t>
   </si>
   <si>
     <t>PutriYulinaYeni</t>
   </si>
   <si>
     <t>marsellaputri07@gmail.com</t>
   </si>
   <si>
-    <t>INDAH</t>
-[...5 lines deleted...]
-    <t>21.2%</t>
+    <t>62.1%</t>
   </si>
   <si>
     <t>tolislatif</t>
   </si>
   <si>
     <t>tolislatif@gmail.com</t>
   </si>
   <si>
-    <t>2.3%</t>
+    <t>46.2%</t>
   </si>
   <si>
     <t>Muhammad</t>
   </si>
   <si>
     <t>muhammadaminuddin482@gmail.com</t>
   </si>
   <si>
-    <t>15.5%</t>
+    <t>69%</t>
   </si>
   <si>
     <t>Qalka</t>
   </si>
   <si>
     <t>qalkasandi88@gmail.com</t>
   </si>
   <si>
+    <t>57.3%</t>
+  </si>
+  <si>
     <t>ROFIQOH</t>
   </si>
   <si>
     <t>rufsukses82@gmail.com</t>
   </si>
   <si>
-    <t>5%</t>
+    <t>71.9%</t>
   </si>
   <si>
     <t>munawirmhd.pkh@gmail.com</t>
   </si>
   <si>
-    <t>23.3%</t>
+    <t>80.8%</t>
   </si>
   <si>
     <t>FETYLILIAN</t>
   </si>
   <si>
     <t>bundakakakadek@gmail.com</t>
   </si>
   <si>
-    <t>20.7%</t>
+    <t>100%</t>
   </si>
   <si>
     <t>yati20101994</t>
   </si>
   <si>
     <t>yati20101994@gmail.com</t>
   </si>
   <si>
-    <t>8.3%</t>
+    <t>73.4%</t>
   </si>
   <si>
     <t>lensjay1989</t>
   </si>
   <si>
     <t>lensjay1989@gmail.com</t>
   </si>
   <si>
-    <t>1.9%</t>
+    <t>52.9%</t>
   </si>
   <si>
     <t>alkornitmiy</t>
   </si>
   <si>
     <t>alkornitmiy@gmail.com</t>
   </si>
   <si>
-    <t>19.4%</t>
-[...1 lines deleted...]
-  <si>
     <t>SUSI</t>
   </si>
   <si>
     <t>sswulandari92@gmail.com</t>
   </si>
   <si>
-    <t>15.2%</t>
+    <t>64.6%</t>
   </si>
   <si>
     <t>NOVA</t>
   </si>
   <si>
     <t>novaariza.na@gmail.com</t>
   </si>
   <si>
-    <t>34%</t>
+    <t>74.2%</t>
   </si>
   <si>
     <t>ErniPuspita</t>
   </si>
   <si>
     <t>erni1.ps2583@gmail.com</t>
   </si>
   <si>
-    <t>15.6%</t>
+    <t>72.9%</t>
   </si>
   <si>
     <t>azzahrosatu</t>
   </si>
   <si>
     <t>azzahrosatu@gmail.com</t>
   </si>
   <si>
-    <t>16.8%</t>
+    <t>82.1%</t>
   </si>
   <si>
     <t>BANI</t>
   </si>
   <si>
     <t>baniisa533@gmail.com</t>
   </si>
   <si>
+    <t>84.6%</t>
+  </si>
+  <si>
     <t>mjafri94@gmail.com</t>
   </si>
   <si>
-    <t>33.3%</t>
+    <t>83.3%</t>
   </si>
   <si>
     <t>madaliferali80@gmail.com</t>
   </si>
   <si>
-    <t>41.4%</t>
+    <t>89.7%</t>
   </si>
   <si>
     <t>CICA</t>
   </si>
   <si>
     <t>cicasari54@gmail.com</t>
   </si>
   <si>
     <t>darmadiputra305</t>
   </si>
   <si>
     <t>darmadiputra305@gmail.com</t>
   </si>
   <si>
-    <t>10.6%</t>
+    <t>81.2%</t>
   </si>
   <si>
     <t>Umi</t>
   </si>
   <si>
     <t>umikalsum.okt23@gmail.com</t>
   </si>
   <si>
-    <t>49.4%</t>
-[...1 lines deleted...]
-  <si>
     <t>Dedy</t>
   </si>
   <si>
     <t>dedysaputra871@gmail.com</t>
   </si>
   <si>
-    <t>30.1%</t>
+    <t>ujulia339</t>
+  </si>
+  <si>
+    <t>ujulia339@gmail.com</t>
+  </si>
+  <si>
+    <t>96.3%</t>
   </si>
   <si>
     <t>Diana</t>
   </si>
   <si>
     <t>dianalestari21031994@gmail.com</t>
   </si>
   <si>
-    <t>6.3%</t>
-[...8 lines deleted...]
-    <t>33.8%</t>
+    <t>41.3%</t>
   </si>
   <si>
     <t>nazifahifah25</t>
   </si>
   <si>
     <t>nazifahifah25@gmail.com</t>
   </si>
   <si>
-    <t>20.3%</t>
+    <t>84.8%</t>
   </si>
   <si>
     <t>PENJITRISIO</t>
   </si>
   <si>
     <t>daveroalghifari@gmail.com</t>
   </si>
   <si>
-    <t>25.6%</t>
-[...1 lines deleted...]
-  <si>
     <t>Fransiska</t>
   </si>
   <si>
     <t>franmlatin149@gmail.com</t>
   </si>
   <si>
-    <t>38.7%</t>
-[...1 lines deleted...]
-  <si>
     <t>sriramayani920</t>
   </si>
   <si>
     <t>sriramayani920@gmail.com</t>
   </si>
   <si>
-    <t>15.1%</t>
+    <t>68.5%</t>
+  </si>
+  <si>
+    <t>DianAvela</t>
+  </si>
+  <si>
+    <t>syah24516@gmail.com</t>
+  </si>
+  <si>
+    <t>76.8%</t>
   </si>
   <si>
     <t>Khoirun</t>
   </si>
   <si>
     <t>khoirunnisa9319@gmail.com</t>
   </si>
   <si>
-    <t>8.7%</t>
-[...10 lines deleted...]
-  <si>
     <t>ermalia070</t>
   </si>
   <si>
     <t>ermalia070@gmail.com</t>
   </si>
   <si>
-    <t>22.1%</t>
+    <t>82.4%</t>
   </si>
   <si>
     <t>rupiyansyahxxshi</t>
   </si>
   <si>
     <t>rupiyansyahxxshi@gmail.com</t>
   </si>
   <si>
+    <t>86.4%</t>
+  </si>
+  <si>
     <t>SriRahayu</t>
   </si>
   <si>
     <t>ayu.86rahayu86@gmail.com</t>
   </si>
   <si>
-    <t>21%</t>
-[...1 lines deleted...]
-  <si>
     <t>asmuni0923</t>
   </si>
   <si>
     <t>asmuni0923@gmail.com</t>
   </si>
   <si>
+    <t>73.6%</t>
+  </si>
+  <si>
     <t>Sriyana</t>
   </si>
   <si>
     <t>srimailah9@gmail.com</t>
   </si>
   <si>
-    <t>24.5%</t>
-[...1 lines deleted...]
-  <si>
     <t>Wiwin</t>
   </si>
   <si>
     <t>wiwinmuharwarna@gmail.com</t>
   </si>
   <si>
-    <t>35.4%</t>
-[...1 lines deleted...]
-  <si>
     <t>bentar03.ben</t>
   </si>
   <si>
     <t>bentar03.ben@gmail.com</t>
   </si>
   <si>
+    <t>12.5%</t>
+  </si>
+  <si>
     <t>rathyna2</t>
   </si>
   <si>
     <t>rathyna2@gmail.com</t>
   </si>
   <si>
-    <t>41.3%</t>
-[...1 lines deleted...]
-  <si>
     <t>kartinikandis</t>
   </si>
   <si>
     <t>kartinikandis@gmail.com</t>
   </si>
   <si>
-    <t>35%</t>
+    <t>ErikPebrikarlepi</t>
+  </si>
+  <si>
+    <t>erikpebrikarlepi@gmail.com</t>
   </si>
   <si>
     <t>Endangelikusuma</t>
   </si>
   <si>
     <t>endang88kusuma@gmail.com</t>
   </si>
   <si>
-    <t>39.5%</t>
-[...10 lines deleted...]
-  <si>
     <t>Sudibio</t>
   </si>
   <si>
     <t>sudibio.yuliza@gmail.com</t>
   </si>
   <si>
+    <t>54.1%</t>
+  </si>
+  <si>
     <t>pbsuhendra</t>
   </si>
   <si>
     <t>pbsuhendra@gmail.com</t>
-  </si>
-[...1 lines deleted...]
-    <t>3.4%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1020,1828 +1005,1828 @@
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
         <v>6</v>
       </c>
       <c r="D2">
         <v>384</v>
       </c>
       <c r="E2">
-        <v>363</v>
+        <v>268</v>
       </c>
       <c r="F2">
-        <v>21</v>
+        <v>116</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
       <c r="H2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3">
         <v>6</v>
       </c>
       <c r="D3">
         <v>309</v>
       </c>
       <c r="E3">
-        <v>304</v>
+        <v>253</v>
       </c>
       <c r="F3">
-        <v>5</v>
+        <v>56</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4">
         <v>5</v>
       </c>
       <c r="D4">
         <v>279</v>
       </c>
       <c r="E4">
-        <v>273</v>
+        <v>224</v>
       </c>
       <c r="F4">
-        <v>6</v>
+        <v>55</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
       <c r="H4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5">
         <v>5</v>
       </c>
       <c r="D5">
         <v>274</v>
       </c>
       <c r="E5">
-        <v>253</v>
+        <v>149</v>
       </c>
       <c r="F5">
-        <v>21</v>
+        <v>125</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
       <c r="H5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6">
         <v>4</v>
       </c>
       <c r="D6">
         <v>273</v>
       </c>
       <c r="E6">
-        <v>262</v>
+        <v>191</v>
       </c>
       <c r="F6">
-        <v>11</v>
+        <v>81</v>
       </c>
       <c r="G6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H6" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7" t="s">
         <v>24</v>
       </c>
       <c r="C7">
         <v>3</v>
       </c>
       <c r="D7">
         <v>265</v>
       </c>
       <c r="E7">
-        <v>254</v>
+        <v>198</v>
       </c>
       <c r="F7">
-        <v>11</v>
+        <v>67</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>27</v>
       </c>
       <c r="C8">
         <v>6</v>
       </c>
       <c r="D8">
         <v>262</v>
       </c>
       <c r="E8">
-        <v>252</v>
+        <v>208</v>
       </c>
       <c r="F8">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
       <c r="H8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>29</v>
       </c>
       <c r="B9" t="s">
         <v>30</v>
       </c>
       <c r="C9">
         <v>2</v>
       </c>
       <c r="D9">
         <v>260</v>
       </c>
       <c r="E9">
-        <v>226</v>
+        <v>110</v>
       </c>
       <c r="F9">
-        <v>34</v>
+        <v>150</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>32</v>
       </c>
       <c r="B10" t="s">
         <v>33</v>
       </c>
       <c r="C10">
         <v>4</v>
       </c>
       <c r="D10">
         <v>256</v>
       </c>
       <c r="E10">
-        <v>225</v>
+        <v>133</v>
       </c>
       <c r="F10">
-        <v>31</v>
+        <v>123</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>35</v>
       </c>
       <c r="B11" t="s">
         <v>36</v>
       </c>
       <c r="C11">
         <v>3</v>
       </c>
       <c r="D11">
         <v>240</v>
       </c>
       <c r="E11">
-        <v>214</v>
+        <v>143</v>
       </c>
       <c r="F11">
-        <v>26</v>
+        <v>97</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>38</v>
       </c>
       <c r="B12" t="s">
         <v>39</v>
       </c>
       <c r="C12">
         <v>5</v>
       </c>
       <c r="D12">
         <v>220</v>
       </c>
       <c r="E12">
-        <v>212</v>
+        <v>165</v>
       </c>
       <c r="F12">
-        <v>8</v>
+        <v>55</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>41</v>
       </c>
       <c r="B13" t="s">
         <v>42</v>
       </c>
       <c r="C13">
         <v>3</v>
       </c>
       <c r="D13">
         <v>212</v>
       </c>
       <c r="E13">
         <v>212</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14" t="s">
         <v>45</v>
       </c>
       <c r="C14">
         <v>3</v>
       </c>
       <c r="D14">
         <v>202</v>
       </c>
       <c r="E14">
-        <v>199</v>
+        <v>132</v>
       </c>
       <c r="F14">
-        <v>3</v>
+        <v>70</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>47</v>
       </c>
       <c r="B15" t="s">
         <v>48</v>
       </c>
       <c r="C15">
         <v>6</v>
       </c>
       <c r="D15">
         <v>194</v>
       </c>
       <c r="E15">
-        <v>169</v>
+        <v>39</v>
       </c>
       <c r="F15">
-        <v>25</v>
+        <v>155</v>
       </c>
       <c r="G15">
         <v>0</v>
       </c>
       <c r="H15" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>50</v>
       </c>
       <c r="B16" t="s">
         <v>51</v>
       </c>
       <c r="C16">
         <v>5</v>
       </c>
       <c r="D16">
         <v>191</v>
       </c>
       <c r="E16">
-        <v>190</v>
+        <v>119</v>
       </c>
       <c r="F16">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="G16">
         <v>0</v>
       </c>
       <c r="H16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>53</v>
       </c>
       <c r="B17" t="s">
         <v>54</v>
       </c>
       <c r="C17">
         <v>5</v>
       </c>
       <c r="D17">
         <v>187</v>
       </c>
       <c r="E17">
-        <v>161</v>
+        <v>105</v>
       </c>
       <c r="F17">
-        <v>26</v>
+        <v>82</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>56</v>
       </c>
       <c r="B18" t="s">
         <v>57</v>
       </c>
       <c r="C18">
         <v>5</v>
       </c>
       <c r="D18">
         <v>183</v>
       </c>
       <c r="E18">
-        <v>169</v>
+        <v>113</v>
       </c>
       <c r="F18">
-        <v>13</v>
+        <v>69</v>
       </c>
       <c r="G18">
         <v>1</v>
       </c>
       <c r="H18" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>58</v>
+      </c>
+      <c r="B19" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="C19">
         <v>4</v>
       </c>
       <c r="D19">
         <v>176</v>
       </c>
       <c r="E19">
-        <v>157</v>
+        <v>117</v>
       </c>
       <c r="F19">
-        <v>19</v>
+        <v>59</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19" t="s">
-        <v>37</v>
+        <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>61</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20">
         <v>4</v>
       </c>
       <c r="D20">
         <v>174</v>
       </c>
       <c r="E20">
-        <v>132</v>
+        <v>74</v>
       </c>
       <c r="F20">
-        <v>42</v>
+        <v>100</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>64</v>
       </c>
       <c r="B21" t="s">
         <v>65</v>
       </c>
       <c r="C21">
         <v>3</v>
       </c>
       <c r="D21">
         <v>151</v>
       </c>
       <c r="E21">
-        <v>137</v>
+        <v>92</v>
       </c>
       <c r="F21">
-        <v>14</v>
+        <v>59</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>67</v>
       </c>
       <c r="B22" t="s">
         <v>68</v>
       </c>
       <c r="C22">
         <v>7</v>
       </c>
       <c r="D22">
         <v>145</v>
       </c>
       <c r="E22">
-        <v>142</v>
+        <v>100</v>
       </c>
       <c r="F22">
-        <v>3</v>
+        <v>45</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>70</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23">
         <v>4</v>
       </c>
       <c r="D23">
         <v>142</v>
       </c>
       <c r="E23">
-        <v>142</v>
+        <v>81</v>
       </c>
       <c r="F23">
-        <v>0</v>
+        <v>61</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23" t="s">
-        <v>43</v>
+        <v>72</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B24" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C24">
         <v>4</v>
       </c>
       <c r="D24">
         <v>142</v>
       </c>
       <c r="E24">
-        <v>132</v>
+        <v>111</v>
       </c>
       <c r="F24">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="G24">
         <v>0</v>
       </c>
       <c r="H24" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B25" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C25">
         <v>4</v>
       </c>
       <c r="D25">
         <v>141</v>
       </c>
       <c r="E25">
-        <v>131</v>
+        <v>106</v>
       </c>
       <c r="F25">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
       <c r="H25" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B26" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C26">
         <v>4</v>
       </c>
       <c r="D26">
         <v>141</v>
       </c>
       <c r="E26">
-        <v>122</v>
+        <v>51</v>
       </c>
       <c r="F26">
-        <v>19</v>
+        <v>90</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B27" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C27">
         <v>2</v>
       </c>
       <c r="D27">
         <v>137</v>
       </c>
       <c r="E27">
-        <v>131</v>
+        <v>51</v>
       </c>
       <c r="F27">
-        <v>6</v>
+        <v>86</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B28" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C28">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D28">
         <v>132</v>
       </c>
       <c r="E28">
-        <v>114</v>
+        <v>46</v>
       </c>
       <c r="F28">
-        <v>17</v>
+        <v>86</v>
       </c>
       <c r="G28">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H28" t="s">
-        <v>49</v>
+        <v>87</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B29" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C29">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D29">
         <v>132</v>
       </c>
       <c r="E29">
-        <v>104</v>
+        <v>50</v>
       </c>
       <c r="F29">
-        <v>28</v>
+        <v>82</v>
       </c>
       <c r="G29">
         <v>0</v>
       </c>
       <c r="H29" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B30" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C30">
         <v>6</v>
       </c>
       <c r="D30">
         <v>130</v>
       </c>
       <c r="E30">
-        <v>127</v>
+        <v>70</v>
       </c>
       <c r="F30">
-        <v>3</v>
+        <v>60</v>
       </c>
       <c r="G30">
         <v>0</v>
       </c>
       <c r="H30" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B31" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C31">
         <v>4</v>
       </c>
       <c r="D31">
         <v>129</v>
       </c>
       <c r="E31">
-        <v>109</v>
+        <v>39</v>
       </c>
       <c r="F31">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="G31">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H31" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B32" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C32">
         <v>3</v>
       </c>
       <c r="D32">
         <v>124</v>
       </c>
       <c r="E32">
-        <v>109</v>
+        <v>53</v>
       </c>
       <c r="F32">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32" t="s">
-        <v>34</v>
+        <v>99</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B33" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C33">
         <v>3</v>
       </c>
       <c r="D33">
         <v>121</v>
       </c>
       <c r="E33">
-        <v>115</v>
+        <v>34</v>
       </c>
       <c r="F33">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B34" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C34">
         <v>3</v>
       </c>
       <c r="D34">
         <v>120</v>
       </c>
       <c r="E34">
-        <v>92</v>
+        <v>23</v>
       </c>
       <c r="F34">
-        <v>28</v>
+        <v>97</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B35" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="C35">
         <v>2</v>
       </c>
       <c r="D35">
         <v>116</v>
       </c>
       <c r="E35">
-        <v>92</v>
+        <v>0</v>
       </c>
       <c r="F35">
-        <v>24</v>
+        <v>116</v>
       </c>
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="B36" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C36">
         <v>4</v>
       </c>
       <c r="D36">
         <v>109</v>
       </c>
       <c r="E36">
-        <v>100</v>
+        <v>29</v>
       </c>
       <c r="F36">
-        <v>9</v>
+        <v>80</v>
       </c>
       <c r="G36">
         <v>0</v>
       </c>
       <c r="H36" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="B37" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="C37">
         <v>3</v>
       </c>
       <c r="D37">
         <v>104</v>
       </c>
       <c r="E37">
-        <v>102</v>
+        <v>49</v>
       </c>
       <c r="F37">
-        <v>2</v>
+        <v>55</v>
       </c>
       <c r="G37">
         <v>0</v>
       </c>
       <c r="H37" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B38" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C38">
         <v>3</v>
       </c>
       <c r="D38">
         <v>103</v>
       </c>
       <c r="E38">
-        <v>83</v>
+        <v>0</v>
       </c>
       <c r="F38">
-        <v>20</v>
+        <v>103</v>
       </c>
       <c r="G38">
         <v>0</v>
       </c>
       <c r="H38" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B39" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C39">
         <v>3</v>
       </c>
       <c r="D39">
         <v>99</v>
       </c>
       <c r="E39">
-        <v>84</v>
+        <v>35</v>
       </c>
       <c r="F39">
-        <v>15</v>
+        <v>64</v>
       </c>
       <c r="G39">
         <v>0</v>
       </c>
       <c r="H39" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B40" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C40">
         <v>3</v>
       </c>
       <c r="D40">
         <v>97</v>
       </c>
       <c r="E40">
-        <v>64</v>
+        <v>25</v>
       </c>
       <c r="F40">
-        <v>33</v>
+        <v>72</v>
       </c>
       <c r="G40">
         <v>0</v>
       </c>
       <c r="H40" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B41" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="C41">
         <v>3</v>
       </c>
       <c r="D41">
         <v>96</v>
       </c>
       <c r="E41">
-        <v>81</v>
+        <v>26</v>
       </c>
       <c r="F41">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G41">
         <v>0</v>
       </c>
       <c r="H41" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B42" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C42">
         <v>2</v>
       </c>
       <c r="D42">
         <v>95</v>
       </c>
       <c r="E42">
-        <v>79</v>
+        <v>17</v>
       </c>
       <c r="F42">
-        <v>16</v>
+        <v>78</v>
       </c>
       <c r="G42">
         <v>0</v>
       </c>
       <c r="H42" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B43" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="C43">
         <v>4</v>
       </c>
       <c r="D43">
         <v>91</v>
       </c>
       <c r="E43">
-        <v>89</v>
+        <v>14</v>
       </c>
       <c r="F43">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="G43">
         <v>0</v>
       </c>
       <c r="H43" t="s">
-        <v>16</v>
+        <v>130</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B44" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C44">
         <v>2</v>
       </c>
       <c r="D44">
         <v>90</v>
       </c>
       <c r="E44">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="F44">
-        <v>30</v>
+        <v>75</v>
       </c>
       <c r="G44">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H44" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B45" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="C45">
         <v>3</v>
       </c>
       <c r="D45">
         <v>87</v>
       </c>
       <c r="E45">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="F45">
-        <v>36</v>
+        <v>78</v>
       </c>
       <c r="G45">
         <v>0</v>
       </c>
       <c r="H45" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="B46" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="C46">
         <v>5</v>
       </c>
       <c r="D46">
         <v>86</v>
       </c>
       <c r="E46">
         <v>86</v>
       </c>
       <c r="F46">
         <v>0</v>
       </c>
       <c r="G46">
         <v>0</v>
       </c>
       <c r="H46" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="B47" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="C47">
         <v>3</v>
       </c>
       <c r="D47">
         <v>85</v>
       </c>
       <c r="E47">
-        <v>76</v>
+        <v>16</v>
       </c>
       <c r="F47">
-        <v>9</v>
+        <v>69</v>
       </c>
       <c r="G47">
         <v>0</v>
       </c>
       <c r="H47" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="B48" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C48">
         <v>2</v>
       </c>
       <c r="D48">
         <v>85</v>
       </c>
       <c r="E48">
-        <v>43</v>
+        <v>0</v>
       </c>
       <c r="F48">
-        <v>42</v>
+        <v>85</v>
       </c>
       <c r="G48">
         <v>0</v>
       </c>
       <c r="H48" t="s">
-        <v>138</v>
+        <v>107</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B49" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C49">
         <v>4</v>
       </c>
       <c r="D49">
         <v>83</v>
       </c>
       <c r="E49">
-        <v>58</v>
+        <v>0</v>
       </c>
       <c r="F49">
-        <v>25</v>
+        <v>83</v>
       </c>
       <c r="G49">
         <v>0</v>
       </c>
       <c r="H49" t="s">
-        <v>141</v>
+        <v>107</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B50" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C50">
         <v>2</v>
       </c>
       <c r="D50">
         <v>80</v>
       </c>
       <c r="E50">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="F50">
-        <v>5</v>
+        <v>77</v>
       </c>
       <c r="G50">
         <v>0</v>
       </c>
       <c r="H50" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B51" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C51">
         <v>2</v>
       </c>
       <c r="D51">
         <v>80</v>
       </c>
       <c r="E51">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="F51">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G51">
         <v>0</v>
       </c>
       <c r="H51" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B52" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C52">
         <v>3</v>
       </c>
       <c r="D52">
         <v>79</v>
       </c>
       <c r="E52">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="F52">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="G52">
         <v>0</v>
       </c>
       <c r="H52" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B53" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C53">
         <v>3</v>
       </c>
       <c r="D53">
         <v>78</v>
       </c>
       <c r="E53">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F53">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="G53">
         <v>0</v>
       </c>
       <c r="H53" t="s">
-        <v>153</v>
+        <v>132</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B54" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C54">
         <v>5</v>
       </c>
       <c r="D54">
         <v>75</v>
       </c>
       <c r="E54">
-        <v>46</v>
+        <v>0</v>
       </c>
       <c r="F54">
-        <v>29</v>
+        <v>75</v>
       </c>
       <c r="G54">
         <v>0</v>
       </c>
       <c r="H54" t="s">
-        <v>156</v>
+        <v>107</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>157</v>
       </c>
       <c r="B55" t="s">
         <v>158</v>
       </c>
       <c r="C55">
         <v>2</v>
       </c>
       <c r="D55">
         <v>73</v>
       </c>
       <c r="E55">
-        <v>62</v>
+        <v>23</v>
       </c>
       <c r="F55">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="G55">
         <v>0</v>
       </c>
       <c r="H55" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>160</v>
       </c>
       <c r="B56" t="s">
         <v>161</v>
       </c>
       <c r="C56">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D56">
         <v>69</v>
       </c>
       <c r="E56">
-        <v>63</v>
+        <v>16</v>
       </c>
       <c r="F56">
-        <v>6</v>
+        <v>53</v>
       </c>
       <c r="G56">
         <v>0</v>
       </c>
       <c r="H56" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>163</v>
       </c>
       <c r="B57" t="s">
         <v>164</v>
       </c>
       <c r="C57">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D57">
         <v>69</v>
       </c>
       <c r="E57">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="F57">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="G57">
         <v>0</v>
       </c>
       <c r="H57" t="s">
-        <v>165</v>
+        <v>107</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>165</v>
+      </c>
+      <c r="B58" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="C58">
         <v>2</v>
       </c>
       <c r="D58">
         <v>68</v>
       </c>
       <c r="E58">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="F58">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G58">
         <v>0</v>
       </c>
       <c r="H58" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>168</v>
+      </c>
+      <c r="B59" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="C59">
         <v>3</v>
       </c>
       <c r="D59">
         <v>66</v>
       </c>
       <c r="E59">
-        <v>66</v>
+        <v>9</v>
       </c>
       <c r="F59">
-        <v>0</v>
+        <v>57</v>
       </c>
       <c r="G59">
         <v>0</v>
       </c>
       <c r="H59" t="s">
-        <v>43</v>
+        <v>170</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>171</v>
       </c>
       <c r="B60" t="s">
         <v>172</v>
       </c>
       <c r="C60">
         <v>4</v>
       </c>
       <c r="D60">
         <v>62</v>
       </c>
       <c r="E60">
-        <v>49</v>
+        <v>0</v>
       </c>
       <c r="F60">
-        <v>13</v>
+        <v>62</v>
       </c>
       <c r="G60">
         <v>0</v>
       </c>
       <c r="H60" t="s">
-        <v>173</v>
+        <v>107</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>173</v>
+      </c>
+      <c r="B61" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="C61">
         <v>2</v>
       </c>
       <c r="D61">
         <v>53</v>
       </c>
       <c r="E61">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="F61">
-        <v>0</v>
+        <v>39</v>
       </c>
       <c r="G61">
         <v>0</v>
       </c>
       <c r="H61" t="s">
-        <v>43</v>
+        <v>175</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
         <v>176</v>
       </c>
       <c r="B62" t="s">
         <v>177</v>
       </c>
       <c r="C62">
         <v>3</v>
       </c>
       <c r="D62">
         <v>49</v>
       </c>
       <c r="E62">
-        <v>37</v>
+        <v>0</v>
       </c>
       <c r="F62">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="G62">
         <v>0</v>
       </c>
       <c r="H62" t="s">
-        <v>178</v>
+        <v>107</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>178</v>
+      </c>
+      <c r="B63" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="C63">
         <v>3</v>
       </c>
       <c r="D63">
         <v>48</v>
       </c>
       <c r="E63">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="F63">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="G63">
         <v>0</v>
       </c>
       <c r="H63" t="s">
-        <v>181</v>
+        <v>107</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="B64" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="C64">
         <v>4</v>
       </c>
       <c r="D64">
         <v>48</v>
       </c>
       <c r="E64">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="F64">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G64">
         <v>0</v>
       </c>
       <c r="H64" t="s">
-        <v>144</v>
+        <v>182</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>183</v>
+      </c>
+      <c r="B65" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="C65">
         <v>2</v>
       </c>
       <c r="D65">
         <v>46</v>
       </c>
       <c r="E65">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="F65">
-        <v>19</v>
+        <v>46</v>
       </c>
       <c r="G65">
         <v>0</v>
       </c>
       <c r="H65" t="s">
-        <v>186</v>
+        <v>107</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="B66" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="C66">
         <v>4</v>
       </c>
       <c r="D66">
         <v>40</v>
       </c>
       <c r="E66">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="F66">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="G66">
         <v>0</v>
       </c>
       <c r="H66" t="s">
-        <v>189</v>
+        <v>107</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="B67" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="C67">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D67">
         <v>38</v>
       </c>
       <c r="E67">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="F67">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="G67">
         <v>0</v>
       </c>
       <c r="H67" t="s">
-        <v>192</v>
+        <v>107</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="B68" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="C68">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D68">
         <v>38</v>
       </c>
       <c r="E68">
-        <v>33</v>
+        <v>0</v>
       </c>
       <c r="F68">
-        <v>5</v>
+        <v>38</v>
       </c>
       <c r="G68">
         <v>0</v>
       </c>
       <c r="H68" t="s">
-        <v>195</v>
+        <v>107</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="B69" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="C69">
         <v>2</v>
       </c>
       <c r="D69">
         <v>37</v>
       </c>
       <c r="E69">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="F69">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="G69">
         <v>0</v>
       </c>
       <c r="H69" t="s">
-        <v>43</v>
+        <v>193</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="B70" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="C70">
         <v>4</v>
       </c>
       <c r="D70">
         <v>29</v>
       </c>
       <c r="E70">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="F70">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="G70">
         <v>0</v>
       </c>
       <c r="H70" t="s">
-        <v>200</v>
+        <v>107</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">