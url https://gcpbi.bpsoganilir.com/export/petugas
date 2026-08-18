--- v1 (2026-06-19)
+++ v2 (2026-08-18)
@@ -269,66 +269,66 @@
   <si>
     <t>putriapriliamahiroliv@gmail.com</t>
   </si>
   <si>
     <t>24.8%</t>
   </si>
   <si>
     <t>WildaHidayati</t>
   </si>
   <si>
     <t>wildahidayati93@gmail.com</t>
   </si>
   <si>
     <t>63.8%</t>
   </si>
   <si>
     <t>Ady</t>
   </si>
   <si>
     <t>adyariansyah100@gmail.com</t>
   </si>
   <si>
     <t>62.8%</t>
   </si>
   <si>
+    <t>PutriYulinaYeni</t>
+  </si>
+  <si>
+    <t>marsellaputri07@gmail.com</t>
+  </si>
+  <si>
+    <t>62.1%</t>
+  </si>
+  <si>
     <t>INDAH</t>
   </si>
   <si>
     <t>indahpur559@gmail.com</t>
   </si>
   <si>
     <t>65.2%</t>
-  </si>
-[...7 lines deleted...]
-    <t>62.1%</t>
   </si>
   <si>
     <t>tolislatif</t>
   </si>
   <si>
     <t>tolislatif@gmail.com</t>
   </si>
   <si>
     <t>46.2%</t>
   </si>
   <si>
     <t>Muhammad</t>
   </si>
   <si>
     <t>muhammadaminuddin482@gmail.com</t>
   </si>
   <si>
     <t>69%</t>
   </si>
   <si>
     <t>Qalka</t>
   </si>
   <si>
     <t>qalkasandi88@gmail.com</t>
   </si>
@@ -1675,86 +1675,86 @@
       </c>
       <c r="D27">
         <v>137</v>
       </c>
       <c r="E27">
         <v>51</v>
       </c>
       <c r="F27">
         <v>86</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>85</v>
       </c>
       <c r="B28" t="s">
         <v>86</v>
       </c>
       <c r="C28">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D28">
         <v>132</v>
       </c>
       <c r="E28">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="F28">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D29">
         <v>132</v>
       </c>
       <c r="E29">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="F29">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="G29">
         <v>0</v>
       </c>
       <c r="H29" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>91</v>
       </c>
       <c r="B30" t="s">
         <v>92</v>
       </c>
       <c r="C30">
         <v>6</v>
       </c>
       <c r="D30">
         <v>130</v>
       </c>
       <c r="E30">
         <v>70</v>
       </c>
       <c r="F30">