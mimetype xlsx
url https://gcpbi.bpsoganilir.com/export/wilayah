--- v0 (2026-04-20)
+++ v1 (2026-06-19)
@@ -12,1100 +12,1223 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="350">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="391">
   <si>
     <t>Kode Kecamatan</t>
   </si>
   <si>
     <t>Kecamatan</t>
   </si>
   <si>
     <t>Kode Desa</t>
   </si>
   <si>
     <t>Desa</t>
   </si>
   <si>
     <t>Target</t>
   </si>
   <si>
     <t>OPEN</t>
   </si>
   <si>
     <t>SUBMITTED</t>
   </si>
   <si>
     <t>REJECTED</t>
   </si>
   <si>
     <t>% Selesai</t>
   </si>
   <si>
     <t>INDRALAYA</t>
   </si>
   <si>
     <t>INDRALAYA INDAH</t>
   </si>
   <si>
     <t>0%</t>
   </si>
   <si>
     <t>INDRALAYA MULYA</t>
   </si>
   <si>
-    <t>2.3%</t>
+    <t>43.9%</t>
   </si>
   <si>
     <t>INDRALAYA RAYA</t>
   </si>
   <si>
-    <t>21.7%</t>
+    <t>50%</t>
   </si>
   <si>
     <t>LUBUK SAKTI</t>
   </si>
   <si>
-    <t>3.9%</t>
+    <t>72.7%</t>
   </si>
   <si>
     <t>MUARA PENIMBUNG ILIR</t>
   </si>
   <si>
-    <t>5.3%</t>
+    <t>26.3%</t>
   </si>
   <si>
     <t>MUARA PENIMBUNG ULU</t>
   </si>
   <si>
     <t>PENYANDINGAN</t>
   </si>
   <si>
+    <t>90.9%</t>
+  </si>
+  <si>
     <t>SAKATIGA</t>
   </si>
   <si>
+    <t>9%</t>
+  </si>
+  <si>
+    <t>SAKATIGA SEBERANG</t>
+  </si>
+  <si>
+    <t>75%</t>
+  </si>
+  <si>
+    <t>SEJARO SAKTI</t>
+  </si>
+  <si>
+    <t>100%</t>
+  </si>
+  <si>
+    <t>SUDI MAMPIR</t>
+  </si>
+  <si>
+    <t>77.6%</t>
+  </si>
+  <si>
+    <t>TALANG AUR</t>
+  </si>
+  <si>
+    <t>13.2%</t>
+  </si>
+  <si>
+    <t>TANJUNG AGUNG</t>
+  </si>
+  <si>
+    <t>96%</t>
+  </si>
+  <si>
+    <t>TANJUNG GELAM</t>
+  </si>
+  <si>
+    <t>15.4%</t>
+  </si>
+  <si>
+    <t>TANJUNG SEJARO</t>
+  </si>
+  <si>
+    <t>41%</t>
+  </si>
+  <si>
+    <t>TANJUNG SETEKO</t>
+  </si>
+  <si>
+    <t>TUNAS AUR</t>
+  </si>
+  <si>
+    <t>ULAK BANDING</t>
+  </si>
+  <si>
+    <t>ULAK BEDIL</t>
+  </si>
+  <si>
+    <t>ULAK SEGELUNG</t>
+  </si>
+  <si>
+    <t>INDRALAYA SELATAN</t>
+  </si>
+  <si>
+    <t>ARISAN GADING</t>
+  </si>
+  <si>
+    <t>32.4%</t>
+  </si>
+  <si>
+    <t>BETI</t>
+  </si>
+  <si>
+    <t>97%</t>
+  </si>
+  <si>
+    <t>MANDI ANGIN</t>
+  </si>
+  <si>
+    <t>4.8%</t>
+  </si>
+  <si>
+    <t>MERANJAT I</t>
+  </si>
+  <si>
+    <t>MERANJAT II</t>
+  </si>
+  <si>
+    <t>70.2%</t>
+  </si>
+  <si>
+    <t>MERANJAT III</t>
+  </si>
+  <si>
+    <t>58.2%</t>
+  </si>
+  <si>
+    <t>MERANJAT ILIR</t>
+  </si>
+  <si>
+    <t>SUKARAJA BARU</t>
+  </si>
+  <si>
+    <t>19%</t>
+  </si>
+  <si>
+    <t>SUKARAJA LAMA</t>
+  </si>
+  <si>
+    <t>11.1%</t>
+  </si>
+  <si>
+    <t>TANJUNG DAYANG SELATAN</t>
+  </si>
+  <si>
+    <t>13%</t>
+  </si>
+  <si>
+    <t>TANJUNG DAYANG UTARA</t>
+  </si>
+  <si>
+    <t>60%</t>
+  </si>
+  <si>
+    <t>TANJUNG LUBUK</t>
+  </si>
+  <si>
+    <t>26.1%</t>
+  </si>
+  <si>
+    <t>TEBING GERINTING SELATAN</t>
+  </si>
+  <si>
+    <t>82.9%</t>
+  </si>
+  <si>
+    <t>TEBING GERINTING UTARA</t>
+  </si>
+  <si>
+    <t>7%</t>
+  </si>
+  <si>
+    <t>INDRALAYA UTARA</t>
+  </si>
+  <si>
+    <t>BAKUNG</t>
+  </si>
+  <si>
+    <t>7.7%</t>
+  </si>
+  <si>
+    <t>LOROK</t>
+  </si>
+  <si>
     <t>4.5%</t>
   </si>
   <si>
-    <t>SAKATIGA SEBERANG</t>
-[...38 lines deleted...]
-    <t>TUNAS AUR</t>
+    <t>PALEM RAYA</t>
+  </si>
+  <si>
+    <t>63.4%</t>
+  </si>
+  <si>
+    <t>PARIT</t>
+  </si>
+  <si>
+    <t>1.9%</t>
+  </si>
+  <si>
+    <t>PAYAKABUNG</t>
+  </si>
+  <si>
+    <t>17.1%</t>
+  </si>
+  <si>
+    <t>PERMATA BARU</t>
+  </si>
+  <si>
+    <t>PULAU KABAL</t>
+  </si>
+  <si>
+    <t>2.9%</t>
+  </si>
+  <si>
+    <t>PULAU SEMAMBU</t>
+  </si>
+  <si>
+    <t>35.3%</t>
+  </si>
+  <si>
+    <t>PURNAJAYA</t>
+  </si>
+  <si>
+    <t>2.2%</t>
+  </si>
+  <si>
+    <t>SUAK BATOK</t>
+  </si>
+  <si>
+    <t>8.1%</t>
+  </si>
+  <si>
+    <t>SUKA MULIA</t>
+  </si>
+  <si>
+    <t>SUNGAI RAMBUTAN</t>
+  </si>
+  <si>
+    <t>6%</t>
+  </si>
+  <si>
+    <t>TANJUNG BARU</t>
+  </si>
+  <si>
+    <t>TANJUNG PERING</t>
+  </si>
+  <si>
+    <t>90.6%</t>
+  </si>
+  <si>
+    <t>TANJUNG PULE</t>
+  </si>
+  <si>
+    <t>1.7%</t>
+  </si>
+  <si>
+    <t>TIMBANGAN</t>
+  </si>
+  <si>
+    <t>0.8%</t>
+  </si>
+  <si>
+    <t>KANDIS</t>
+  </si>
+  <si>
+    <t>KANDIS I</t>
+  </si>
+  <si>
+    <t>KANDIS II</t>
+  </si>
+  <si>
+    <t>KUMBANG ILIR</t>
+  </si>
+  <si>
+    <t>KUMBANG ULU</t>
+  </si>
+  <si>
+    <t>LUBUK RUKAM</t>
+  </si>
+  <si>
+    <t>LUBUK SEGONANG</t>
+  </si>
+  <si>
+    <t>MIJI</t>
+  </si>
+  <si>
+    <t>MUARA KUMBANG</t>
+  </si>
+  <si>
+    <t>PANDAN ARANG</t>
+  </si>
+  <si>
+    <t>SANTAPAN BARAT</t>
+  </si>
+  <si>
+    <t>SANTAPAN TIMUR</t>
+  </si>
+  <si>
+    <t>TANJUNG ALAI</t>
+  </si>
+  <si>
+    <t>LUBUK KELIAT</t>
+  </si>
+  <si>
+    <t>BETUNG I</t>
+  </si>
+  <si>
+    <t>BETUNG II</t>
+  </si>
+  <si>
+    <t>EMBACANG</t>
+  </si>
+  <si>
+    <t>KASIH RAJA</t>
+  </si>
+  <si>
+    <t>23.5%</t>
+  </si>
+  <si>
+    <t>KETIAU</t>
+  </si>
+  <si>
+    <t>PAYALINGKUNG</t>
+  </si>
+  <si>
+    <t>41.7%</t>
+  </si>
+  <si>
+    <t>TALANG TENGAH</t>
+  </si>
+  <si>
+    <t>35.5%</t>
+  </si>
+  <si>
+    <t>TALANG TENGAH LAUT</t>
+  </si>
+  <si>
+    <t>ULAK KEMBAHANG</t>
+  </si>
+  <si>
+    <t>MUARA KUANG</t>
+  </si>
+  <si>
+    <t>KASAH</t>
+  </si>
+  <si>
+    <t>57.9%</t>
+  </si>
+  <si>
+    <t>KELAMPADU</t>
+  </si>
+  <si>
+    <t>70.4%</t>
+  </si>
+  <si>
+    <t>KUANG ANYAR</t>
+  </si>
+  <si>
+    <t>11.6%</t>
+  </si>
+  <si>
+    <t>MUNGGU</t>
+  </si>
+  <si>
+    <t>95.7%</t>
+  </si>
+  <si>
+    <t>NAGA SARI</t>
+  </si>
+  <si>
+    <t>22.7%</t>
+  </si>
+  <si>
+    <t>RAMA KASIH</t>
+  </si>
+  <si>
+    <t>92.3%</t>
+  </si>
+  <si>
+    <t>RANTAU SIALANG</t>
+  </si>
+  <si>
+    <t>SERI KEMBANG</t>
+  </si>
+  <si>
+    <t>60.9%</t>
+  </si>
+  <si>
+    <t>SERI MENANTI</t>
+  </si>
+  <si>
+    <t>SUKA CINTA</t>
+  </si>
+  <si>
+    <t>88.5%</t>
+  </si>
+  <si>
+    <t>SUKAJADI</t>
+  </si>
+  <si>
+    <t>64%</t>
+  </si>
+  <si>
+    <t>TANABANG ILIR</t>
+  </si>
+  <si>
+    <t>94.4%</t>
+  </si>
+  <si>
+    <t>TANABANG ULU</t>
+  </si>
+  <si>
+    <t>PAYARAMAN</t>
+  </si>
+  <si>
+    <t>LUBUK BANDUNG</t>
+  </si>
+  <si>
+    <t>97.3%</t>
+  </si>
+  <si>
+    <t>PAYA BESAR</t>
+  </si>
+  <si>
+    <t>48.4%</t>
+  </si>
+  <si>
+    <t>PAYARAMAN BARAT</t>
+  </si>
+  <si>
+    <t>15.7%</t>
+  </si>
+  <si>
+    <t>PAYARAMAN TIMUR</t>
+  </si>
+  <si>
+    <t>23.8%</t>
+  </si>
+  <si>
+    <t>RENGAS I</t>
+  </si>
+  <si>
+    <t>90.5%</t>
+  </si>
+  <si>
+    <t>RENGAS II</t>
+  </si>
+  <si>
+    <t>21.1%</t>
+  </si>
+  <si>
+    <t>SERI KEMBANG I</t>
+  </si>
+  <si>
+    <t>47.7%</t>
+  </si>
+  <si>
+    <t>SERI KEMBANG II</t>
+  </si>
+  <si>
+    <t>SERI KEMBANG III</t>
+  </si>
+  <si>
+    <t>68.4%</t>
+  </si>
+  <si>
+    <t>TALANG SELEMAN</t>
+  </si>
+  <si>
+    <t>89.5%</t>
+  </si>
+  <si>
+    <t>TANJUNG LALANG</t>
   </si>
   <si>
     <t>25%</t>
   </si>
   <si>
-    <t>ULAK BANDING</t>
-[...143 lines deleted...]
-    <t>KANDIS II</t>
+    <t>TEBEDAK I</t>
+  </si>
+  <si>
+    <t>42.9%</t>
+  </si>
+  <si>
+    <t>TEBEDAK II</t>
+  </si>
+  <si>
+    <t>6.6%</t>
+  </si>
+  <si>
+    <t>PEMULUTAN</t>
+  </si>
+  <si>
+    <t>AURSTANDING</t>
+  </si>
+  <si>
+    <t>83.3%</t>
+  </si>
+  <si>
+    <t>BABATAN SAUDAGAR</t>
+  </si>
+  <si>
+    <t>56.4%</t>
+  </si>
+  <si>
+    <t>HARAPAN</t>
+  </si>
+  <si>
+    <t>93.3%</t>
+  </si>
+  <si>
+    <t>IBUL BESAR I</t>
+  </si>
+  <si>
+    <t>51.4%</t>
+  </si>
+  <si>
+    <t>IBUL BESAR II</t>
+  </si>
+  <si>
+    <t>18.2%</t>
+  </si>
+  <si>
+    <t>IBUL BESAR III</t>
+  </si>
+  <si>
+    <t>KEDUKAN BUJANG</t>
+  </si>
+  <si>
+    <t>88.9%</t>
+  </si>
+  <si>
+    <t>LEBUNG JANGKAR</t>
+  </si>
+  <si>
+    <t>MEKAR JAYA</t>
+  </si>
+  <si>
+    <t>MUARA BARU</t>
+  </si>
+  <si>
+    <t>81.4%</t>
+  </si>
+  <si>
+    <t>MUARA DUA</t>
+  </si>
+  <si>
+    <t>84.7%</t>
+  </si>
+  <si>
+    <t>PALU</t>
+  </si>
+  <si>
+    <t>51.9%</t>
+  </si>
+  <si>
+    <t>PEGAYUT</t>
+  </si>
+  <si>
+    <t>40.6%</t>
+  </si>
+  <si>
+    <t>PELABUHAN DALAM</t>
+  </si>
+  <si>
+    <t>59.5%</t>
+  </si>
+  <si>
+    <t>PEMULUTAN ILIR</t>
+  </si>
+  <si>
+    <t>PEMULUTAN ULU</t>
   </si>
   <si>
     <t>66.7%</t>
   </si>
   <si>
-    <t>KUMBANG ILIR</t>
-[...14 lines deleted...]
-    <t>MIJI</t>
+    <t>PIPA PUTIH</t>
+  </si>
+  <si>
+    <t>26.7%</t>
+  </si>
+  <si>
+    <t>RAWA JAYA</t>
+  </si>
+  <si>
+    <t>SEMBADAK</t>
+  </si>
+  <si>
+    <t>SIMPANG PELABUHAN DALAM</t>
+  </si>
+  <si>
+    <t>SUKA RAMI</t>
+  </si>
+  <si>
+    <t>SUNGAI BUAYA</t>
+  </si>
+  <si>
+    <t>95%</t>
+  </si>
+  <si>
+    <t>SUNGAI RASAU</t>
+  </si>
+  <si>
+    <t>TANJUNG PASIR</t>
+  </si>
+  <si>
+    <t>TELUK KECAPI</t>
+  </si>
+  <si>
+    <t>82.8%</t>
+  </si>
+  <si>
+    <t>PEMULUTAN BARAT</t>
+  </si>
+  <si>
+    <t>ARISAN JAYA</t>
+  </si>
+  <si>
+    <t>69.6%</t>
+  </si>
+  <si>
+    <t>KAMAL</t>
+  </si>
+  <si>
+    <t>PULAU NEGARA</t>
+  </si>
+  <si>
+    <t>94.7%</t>
+  </si>
+  <si>
+    <t>SARANGLANG</t>
+  </si>
+  <si>
+    <t>85.7%</t>
+  </si>
+  <si>
+    <t>SERIBANDING</t>
+  </si>
+  <si>
+    <t>SUKA MERINDU</t>
+  </si>
+  <si>
+    <t>96.3%</t>
+  </si>
+  <si>
+    <t>TALANG PANGERAN ILIR</t>
+  </si>
+  <si>
+    <t>35.1%</t>
+  </si>
+  <si>
+    <t>TALANG PANGERAN ULU</t>
+  </si>
+  <si>
+    <t>ULAK KEMBAHANG I</t>
+  </si>
+  <si>
+    <t>ULAK KEMBAHANG II</t>
+  </si>
+  <si>
+    <t>70%</t>
+  </si>
+  <si>
+    <t>ULAK PETANGISAN</t>
+  </si>
+  <si>
+    <t>PEMULUTAN SELATAN</t>
+  </si>
+  <si>
+    <t>CAHAYA MARGA</t>
+  </si>
+  <si>
+    <t>HARIMAU TANDANG</t>
+  </si>
+  <si>
+    <t>KAPUK</t>
+  </si>
+  <si>
+    <t>LEBAK PERING</t>
+  </si>
+  <si>
+    <t>MAJU JAYA</t>
+  </si>
+  <si>
+    <t>MAYAPATI</t>
+  </si>
+  <si>
+    <t>NAIKAN TEMBAKANG</t>
+  </si>
+  <si>
+    <t>PEMATANG BANGSAL</t>
+  </si>
+  <si>
+    <t>PEMATANG BUNGUR</t>
+  </si>
+  <si>
+    <t>SEGAYAM</t>
+  </si>
+  <si>
+    <t>19.5%</t>
+  </si>
+  <si>
+    <t>SUNGAI KELI</t>
+  </si>
+  <si>
+    <t>SUNGAI LEBUNG</t>
+  </si>
+  <si>
+    <t>64.1%</t>
+  </si>
+  <si>
+    <t>SUNGAI LEBUNG ULU</t>
+  </si>
+  <si>
+    <t>SUNGAI ONDOK</t>
+  </si>
+  <si>
+    <t>ULAK AURSTANDING</t>
+  </si>
+  <si>
+    <t>RAMBANG KUANG</t>
+  </si>
+  <si>
+    <t>BERINGIN DALAM</t>
+  </si>
+  <si>
+    <t>3.4%</t>
+  </si>
+  <si>
+    <t>IBUL DALAM</t>
+  </si>
+  <si>
+    <t>33.3%</t>
+  </si>
+  <si>
+    <t>KAYU ARA</t>
+  </si>
+  <si>
+    <t>44.4%</t>
+  </si>
+  <si>
+    <t>KUANG DALAM BARAT</t>
+  </si>
+  <si>
+    <t>40%</t>
+  </si>
+  <si>
+    <t>KUANG DALAM TIMUR</t>
+  </si>
+  <si>
+    <t>12%</t>
+  </si>
+  <si>
+    <t>LUBUK TUNGGAL</t>
+  </si>
+  <si>
+    <t>71.4%</t>
+  </si>
+  <si>
+    <t>SUKANANTI</t>
+  </si>
+  <si>
+    <t>SUNUR</t>
+  </si>
+  <si>
+    <t>17.9%</t>
+  </si>
+  <si>
+    <t>TAMBANG RAMBANG</t>
+  </si>
+  <si>
+    <t>53.8%</t>
+  </si>
+  <si>
+    <t>TANGAI</t>
+  </si>
+  <si>
+    <t>22.2%</t>
+  </si>
+  <si>
+    <t>TANJUNG BULAN</t>
+  </si>
+  <si>
+    <t>TANJUNG MIRING</t>
+  </si>
+  <si>
+    <t>12.5%</t>
+  </si>
+  <si>
+    <t>ULAK SEGARA</t>
+  </si>
+  <si>
+    <t>RANTAU ALAI</t>
+  </si>
+  <si>
+    <t>KELAMPAIAN</t>
+  </si>
+  <si>
+    <t>KERTABAYANG</t>
+  </si>
+  <si>
+    <t>LEBUNG BANDUNG</t>
+  </si>
+  <si>
+    <t>MEKAR SARI</t>
+  </si>
+  <si>
+    <t>SANDING MARGA</t>
+  </si>
+  <si>
+    <t>SIRAH PULAU KILIP</t>
+  </si>
+  <si>
+    <t>SUKA MAJU</t>
+  </si>
+  <si>
+    <t>SUKA NANTI</t>
+  </si>
+  <si>
+    <t>SUKAMARGA</t>
+  </si>
+  <si>
+    <t>SUKANANTI BARU</t>
+  </si>
+  <si>
+    <t>TALANG SARI</t>
+  </si>
+  <si>
+    <t>TANJUNG MAS</t>
+  </si>
+  <si>
+    <t>RANTAU PANJANG</t>
+  </si>
+  <si>
+    <t>ARISAN DERAS</t>
+  </si>
+  <si>
+    <t>87.5%</t>
+  </si>
+  <si>
+    <t>JAGALANA</t>
+  </si>
+  <si>
+    <t>78.3%</t>
+  </si>
+  <si>
+    <t>JAGARAJA</t>
+  </si>
+  <si>
+    <t>KETAPANG I</t>
+  </si>
+  <si>
+    <t>84%</t>
+  </si>
+  <si>
+    <t>KETAPANG II</t>
+  </si>
+  <si>
+    <t>64.3%</t>
+  </si>
+  <si>
+    <t>KOTA DARO I</t>
+  </si>
+  <si>
+    <t>KOTA DARO II</t>
+  </si>
+  <si>
+    <t>75.5%</t>
+  </si>
+  <si>
+    <t>RANTAU PANJANG ILIR</t>
+  </si>
+  <si>
+    <t>96.7%</t>
+  </si>
+  <si>
+    <t>RANTAU PANJANG ULU</t>
+  </si>
+  <si>
+    <t>53.5%</t>
+  </si>
+  <si>
+    <t>SEJANGKO I</t>
+  </si>
+  <si>
+    <t>SEJANGKO II</t>
+  </si>
+  <si>
+    <t>64.7%</t>
+  </si>
+  <si>
+    <t>SUNGAI ROTAN</t>
+  </si>
+  <si>
+    <t>88%</t>
+  </si>
+  <si>
+    <t>SUNGAI PINANG</t>
+  </si>
+  <si>
+    <t>58.6%</t>
+  </si>
+  <si>
+    <t>PINANG JAYA</t>
+  </si>
+  <si>
+    <t>92.9%</t>
+  </si>
+  <si>
+    <t>PINANG MAS</t>
+  </si>
+  <si>
+    <t>SERIJABO</t>
+  </si>
+  <si>
+    <t>1.5%</t>
+  </si>
+  <si>
+    <t>SERIJABO BARU</t>
+  </si>
+  <si>
+    <t>74.2%</t>
+  </si>
+  <si>
+    <t>40.7%</t>
+  </si>
+  <si>
+    <t>SUNGAI PINANG I</t>
+  </si>
+  <si>
+    <t>SUNGAI PINANG II</t>
+  </si>
+  <si>
+    <t>30.6%</t>
+  </si>
+  <si>
+    <t>SUNGAI PINANG III</t>
+  </si>
+  <si>
+    <t>SUNGAI PINANG LAGATI</t>
+  </si>
+  <si>
+    <t>SUNGAI PINANG NIBUNG</t>
+  </si>
+  <si>
+    <t>TALANG DUKUN</t>
+  </si>
+  <si>
+    <t>TANJUNG SERIAN</t>
+  </si>
+  <si>
+    <t>TANJUNG BATU</t>
+  </si>
+  <si>
+    <t>BANGUN JAYA</t>
+  </si>
+  <si>
+    <t>BURAI</t>
+  </si>
+  <si>
+    <t>LIMBANG JAYA I</t>
+  </si>
+  <si>
+    <t>LIMBANG JAYA II</t>
+  </si>
+  <si>
+    <t>PAJAR BULAN</t>
+  </si>
+  <si>
+    <t>48.6%</t>
+  </si>
+  <si>
+    <t>SENTUL</t>
+  </si>
+  <si>
+    <t>29%</t>
+  </si>
+  <si>
+    <t>SENURO BARAT</t>
+  </si>
+  <si>
+    <t>SENURO TIMUR</t>
+  </si>
+  <si>
+    <t>39.2%</t>
+  </si>
+  <si>
+    <t>SERI BANDUNG</t>
+  </si>
+  <si>
+    <t>27%</t>
+  </si>
+  <si>
+    <t>SERI TANJUNG</t>
+  </si>
+  <si>
+    <t>9.9%</t>
+  </si>
+  <si>
+    <t>TANJUNG ATAP</t>
+  </si>
+  <si>
+    <t>TANJUNG ATAP BARAT</t>
+  </si>
+  <si>
+    <t>TANJUNG BARU PETAI</t>
+  </si>
+  <si>
+    <t>TANJUNG BATU SEBERANG</t>
+  </si>
+  <si>
+    <t>TANJUNG BATU TIMUR</t>
+  </si>
+  <si>
+    <t>42.6%</t>
+  </si>
+  <si>
+    <t>TANJUNG LAUT</t>
+  </si>
+  <si>
+    <t>TANJUNG PINANG I</t>
+  </si>
+  <si>
+    <t>65.6%</t>
+  </si>
+  <si>
+    <t>TANJUNG PINANG II</t>
+  </si>
+  <si>
+    <t>TANJUNG TAMBAK</t>
+  </si>
+  <si>
+    <t>TANJUNG TAMBAK BARU</t>
+  </si>
+  <si>
+    <t>9.5%</t>
+  </si>
+  <si>
+    <t>TANJUNG RAJA</t>
+  </si>
+  <si>
+    <t>BELANTI</t>
+  </si>
+  <si>
+    <t>94.1%</t>
+  </si>
+  <si>
+    <t>KERINJING</t>
+  </si>
+  <si>
+    <t>78%</t>
+  </si>
+  <si>
+    <t>SERIDALAM</t>
+  </si>
+  <si>
+    <t>SIRING ALAM</t>
+  </si>
+  <si>
+    <t>SKONJING</t>
   </si>
   <si>
     <t>31.3%</t>
   </si>
   <si>
-    <t>MUARA KUMBANG</t>
-[...700 lines deleted...]
-  <si>
     <t>SUKA PINDAH</t>
   </si>
   <si>
-    <t>37.2%</t>
+    <t>95.3%</t>
   </si>
   <si>
     <t>TALANG BALAI BARU I</t>
   </si>
   <si>
-    <t>6.5%</t>
+    <t>93.5%</t>
   </si>
   <si>
     <t>TALANG BALAI BARU II</t>
   </si>
   <si>
+    <t>95.6%</t>
+  </si>
+  <si>
     <t>TALANG BALAI LAMA</t>
   </si>
   <si>
     <t>TANJUNG AGAS</t>
   </si>
   <si>
+    <t>97.1%</t>
+  </si>
+  <si>
     <t>TANJUNG HARAPAN</t>
   </si>
   <si>
-    <t>6.2%</t>
+    <t>69.2%</t>
+  </si>
+  <si>
+    <t>88.7%</t>
   </si>
   <si>
     <t>TANJUNG RAJA BARAT</t>
   </si>
   <si>
-    <t>75.5%</t>
-[...1 lines deleted...]
-  <si>
     <t>TANJUNG RAJA SELATAN</t>
   </si>
   <si>
-    <t>23.8%</t>
-[...1 lines deleted...]
-  <si>
     <t>TANJUNG RAJA TIMUR</t>
   </si>
   <si>
-    <t>13.9%</t>
-[...1 lines deleted...]
-  <si>
     <t>TANJUNG RAJA UTARA</t>
   </si>
   <si>
-    <t>36.6%</t>
+    <t>39%</t>
   </si>
   <si>
     <t>TANJUNG TEMIANG</t>
   </si>
   <si>
     <t>ULAK KERBAU BARU</t>
   </si>
   <si>
+    <t>46.9%</t>
+  </si>
+  <si>
     <t>ULAK KERBAU LAMA</t>
+  </si>
+  <si>
+    <t>71.2%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1502,141 +1625,141 @@
       </c>
       <c r="H2">
         <v>0</v>
       </c>
       <c r="I2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
         <v>1610060</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3">
         <v>1610060028</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3">
         <v>132</v>
       </c>
       <c r="F3">
-        <v>129</v>
+        <v>74</v>
       </c>
       <c r="G3">
-        <v>3</v>
+        <v>58</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
         <v>1610060</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4">
         <v>1610060029</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4">
         <v>92</v>
       </c>
       <c r="F4">
-        <v>72</v>
+        <v>46</v>
       </c>
       <c r="G4">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="H4">
         <v>0</v>
       </c>
       <c r="I4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
         <v>1610060</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5">
         <v>1610060005</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
       <c r="E5">
         <v>77</v>
       </c>
       <c r="F5">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="G5">
-        <v>3</v>
+        <v>56</v>
       </c>
       <c r="H5">
         <v>0</v>
       </c>
       <c r="I5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
         <v>1610060</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6">
         <v>1610060031</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
       <c r="E6">
         <v>38</v>
       </c>
       <c r="F6">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G6">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="H6">
         <v>0</v>
       </c>
       <c r="I6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
         <v>1610060</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7">
         <v>1610060014</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7">
         <v>68</v>
       </c>
       <c r="F7">
@@ -1647,6846 +1770,6846 @@
       </c>
       <c r="H7">
         <v>0</v>
       </c>
       <c r="I7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1610060</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8">
         <v>1610060011</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8">
         <v>22</v>
       </c>
       <c r="F8">
+        <v>2</v>
+      </c>
+      <c r="G8">
+        <v>20</v>
+      </c>
+      <c r="H8">
+        <v>0</v>
+      </c>
+      <c r="I8" t="s">
         <v>22</v>
-      </c>
-[...7 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>1610060</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9">
         <v>1610060015</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E9">
         <v>67</v>
       </c>
       <c r="F9">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="G9">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="H9">
         <v>0</v>
       </c>
       <c r="I9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>1610060</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10">
         <v>1610060017</v>
       </c>
       <c r="D10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E10">
         <v>28</v>
       </c>
       <c r="F10">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="G10">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
       <c r="I10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>1610060</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11">
         <v>1610060033</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E11">
         <v>24</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11">
         <v>24</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
       <c r="I11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>1610060</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12">
         <v>1610060010</v>
       </c>
       <c r="D12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E12">
         <v>67</v>
       </c>
       <c r="F12">
-        <v>67</v>
+        <v>15</v>
       </c>
       <c r="G12">
-        <v>0</v>
+        <v>52</v>
       </c>
       <c r="H12">
         <v>0</v>
       </c>
       <c r="I12" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>1610060</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13">
         <v>1610060012</v>
       </c>
       <c r="D13" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E13">
         <v>38</v>
       </c>
       <c r="F13">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="G13">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H13">
         <v>0</v>
       </c>
       <c r="I13" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>1610060</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14">
         <v>1610060007</v>
       </c>
       <c r="D14" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E14">
         <v>25</v>
       </c>
       <c r="F14">
         <v>1</v>
       </c>
       <c r="G14">
         <v>24</v>
       </c>
       <c r="H14">
         <v>0</v>
       </c>
       <c r="I14" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>1610060</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15">
         <v>1610060006</v>
       </c>
       <c r="D15" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E15">
         <v>26</v>
       </c>
       <c r="F15">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="G15">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H15">
         <v>0</v>
       </c>
       <c r="I15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>1610060</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16">
         <v>1610060016</v>
       </c>
       <c r="D16" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E16">
         <v>39</v>
       </c>
       <c r="F16">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="G16">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="H16">
         <v>0</v>
       </c>
       <c r="I16" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
         <v>1610060</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17">
         <v>1610060019</v>
       </c>
       <c r="D17" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E17">
         <v>85</v>
       </c>
       <c r="F17">
         <v>85</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
         <v>0</v>
       </c>
       <c r="I17" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
         <v>1610060</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18">
         <v>1610060032</v>
       </c>
       <c r="D18" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E18">
         <v>20</v>
       </c>
       <c r="F18">
+        <v>5</v>
+      </c>
+      <c r="G18">
         <v>15</v>
       </c>
-      <c r="G18">
-[...1 lines deleted...]
-      </c>
       <c r="H18">
         <v>0</v>
       </c>
       <c r="I18" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
         <v>1610060</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19">
         <v>1610060013</v>
       </c>
       <c r="D19" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E19">
         <v>15</v>
       </c>
       <c r="F19">
         <v>15</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
         <v>0</v>
       </c>
       <c r="I19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
         <v>1610060</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20">
         <v>1610060008</v>
       </c>
       <c r="D20" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E20">
         <v>2</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20">
         <v>2</v>
       </c>
       <c r="H20">
         <v>0</v>
       </c>
       <c r="I20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
         <v>1610060</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21">
         <v>1610060027</v>
       </c>
       <c r="D21" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E21">
         <v>16</v>
       </c>
       <c r="F21">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G21">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="H21">
         <v>0</v>
       </c>
       <c r="I21" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
         <v>1610062</v>
       </c>
       <c r="B22" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C22">
         <v>1610062011</v>
       </c>
       <c r="D22" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E22">
         <v>34</v>
       </c>
       <c r="F22">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="G22">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="H22">
         <v>0</v>
       </c>
       <c r="I22" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
         <v>1610062</v>
       </c>
       <c r="B23" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C23">
         <v>1610062006</v>
       </c>
       <c r="D23" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E23">
         <v>33</v>
       </c>
       <c r="F23">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="G23">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="H23">
         <v>0</v>
       </c>
       <c r="I23" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
         <v>1610062</v>
       </c>
       <c r="B24" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C24">
         <v>1610062002</v>
       </c>
       <c r="D24" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E24">
         <v>21</v>
       </c>
       <c r="F24">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G24">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H24">
         <v>0</v>
       </c>
       <c r="I24" t="s">
-        <v>11</v>
+        <v>50</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
         <v>1610062</v>
       </c>
       <c r="B25" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C25">
         <v>1610062009</v>
       </c>
       <c r="D25" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="E25">
         <v>45</v>
       </c>
       <c r="F25">
         <v>45</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
       <c r="H25">
         <v>0</v>
       </c>
       <c r="I25" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
         <v>1610062</v>
       </c>
       <c r="B26" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C26">
         <v>1610062008</v>
       </c>
       <c r="D26" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E26">
         <v>57</v>
       </c>
       <c r="F26">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="G26">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="H26">
         <v>0</v>
       </c>
       <c r="I26" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
         <v>1610062</v>
       </c>
       <c r="B27" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C27">
         <v>1610062012</v>
       </c>
       <c r="D27" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E27">
         <v>55</v>
       </c>
       <c r="F27">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="G27">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="H27">
         <v>0</v>
       </c>
       <c r="I27" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
         <v>1610062</v>
       </c>
       <c r="B28" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C28">
         <v>1610062007</v>
       </c>
       <c r="D28" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E28">
         <v>30</v>
       </c>
       <c r="F28">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="G28">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="H28">
         <v>0</v>
       </c>
       <c r="I28" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
         <v>1610062</v>
       </c>
       <c r="B29" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C29">
         <v>1610062003</v>
       </c>
       <c r="D29" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="E29">
         <v>58</v>
       </c>
       <c r="F29">
+        <v>47</v>
+      </c>
+      <c r="G29">
+        <v>11</v>
+      </c>
+      <c r="H29">
+        <v>0</v>
+      </c>
+      <c r="I29" t="s">
         <v>58</v>
-      </c>
-[...7 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
         <v>1610062</v>
       </c>
       <c r="B30" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C30">
         <v>1610062004</v>
       </c>
       <c r="D30" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="E30">
         <v>18</v>
       </c>
       <c r="F30">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="G30">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H30">
         <v>0</v>
       </c>
       <c r="I30" t="s">
-        <v>11</v>
+        <v>60</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
         <v>1610062</v>
       </c>
       <c r="B31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C31">
         <v>1610062001</v>
       </c>
       <c r="D31" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="E31">
         <v>46</v>
       </c>
       <c r="F31">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="G31">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H31">
         <v>0</v>
       </c>
       <c r="I31" t="s">
-        <v>11</v>
+        <v>62</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
         <v>1610062</v>
       </c>
       <c r="B32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C32">
         <v>1610062014</v>
       </c>
       <c r="D32" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="E32">
         <v>20</v>
       </c>
       <c r="F32">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="G32">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H32">
         <v>0</v>
       </c>
       <c r="I32" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
         <v>1610062</v>
       </c>
       <c r="B33" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C33">
         <v>1610062005</v>
       </c>
       <c r="D33" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="E33">
         <v>88</v>
       </c>
       <c r="F33">
-        <v>88</v>
+        <v>65</v>
       </c>
       <c r="G33">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="H33">
         <v>0</v>
       </c>
       <c r="I33" t="s">
-        <v>11</v>
+        <v>66</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
         <v>1610062</v>
       </c>
       <c r="B34" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C34">
         <v>1610062010</v>
       </c>
       <c r="D34" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="E34">
         <v>41</v>
       </c>
       <c r="F34">
-        <v>36</v>
+        <v>7</v>
       </c>
       <c r="G34">
-        <v>5</v>
+        <v>34</v>
       </c>
       <c r="H34">
         <v>0</v>
       </c>
       <c r="I34" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35">
         <v>1610062</v>
       </c>
       <c r="B35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C35">
         <v>1610062013</v>
       </c>
       <c r="D35" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="E35">
         <v>57</v>
       </c>
       <c r="F35">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="G35">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H35">
         <v>0</v>
       </c>
       <c r="I35" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
         <v>1610061</v>
       </c>
       <c r="B36" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="C36">
         <v>1610061001</v>
       </c>
       <c r="D36" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="E36">
         <v>39</v>
       </c>
       <c r="F36">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="G36">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H36">
         <v>0</v>
       </c>
       <c r="I36" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
         <v>1610061</v>
       </c>
       <c r="B37" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="C37">
         <v>1610061002</v>
       </c>
       <c r="D37" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="E37">
         <v>22</v>
       </c>
       <c r="F37">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G37">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H37">
         <v>0</v>
       </c>
       <c r="I37" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
         <v>1610061</v>
       </c>
       <c r="B38" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="C38">
         <v>1610061015</v>
       </c>
       <c r="D38" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="E38">
         <v>93</v>
       </c>
       <c r="F38">
-        <v>86</v>
+        <v>34</v>
       </c>
       <c r="G38">
-        <v>7</v>
+        <v>59</v>
       </c>
       <c r="H38">
         <v>0</v>
       </c>
       <c r="I38" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
         <v>1610061</v>
       </c>
       <c r="B39" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="C39">
         <v>1610061003</v>
       </c>
       <c r="D39" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="E39">
         <v>53</v>
       </c>
       <c r="F39">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G39">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H39">
         <v>0</v>
       </c>
       <c r="I39" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40">
         <v>1610061</v>
       </c>
       <c r="B40" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="C40">
         <v>1610061005</v>
       </c>
       <c r="D40" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="E40">
         <v>123</v>
       </c>
       <c r="F40">
-        <v>123</v>
+        <v>102</v>
       </c>
       <c r="G40">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="H40">
         <v>0</v>
       </c>
       <c r="I40" t="s">
-        <v>11</v>
+        <v>81</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41">
         <v>1610061</v>
       </c>
       <c r="B41" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="C41">
         <v>1610061014</v>
       </c>
       <c r="D41" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E41">
         <v>61</v>
       </c>
       <c r="F41">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="G41">
-        <v>21</v>
+        <v>61</v>
       </c>
       <c r="H41">
         <v>0</v>
       </c>
       <c r="I41" t="s">
-        <v>71</v>
+        <v>28</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42">
         <v>1610061</v>
       </c>
       <c r="B42" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="C42">
         <v>1610061012</v>
       </c>
       <c r="D42" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="E42">
         <v>34</v>
       </c>
       <c r="F42">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G42">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H42">
         <v>0</v>
       </c>
       <c r="I42" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43">
         <v>1610061</v>
       </c>
       <c r="B43" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="C43">
         <v>1610061016</v>
       </c>
       <c r="D43" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="E43">
         <v>34</v>
       </c>
       <c r="F43">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="G43">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="H43">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I43" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44">
         <v>1610061</v>
       </c>
       <c r="B44" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="C44">
         <v>1610061004</v>
       </c>
       <c r="D44" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="E44">
         <v>45</v>
       </c>
       <c r="F44">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="G44">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H44">
         <v>0</v>
       </c>
       <c r="I44" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45">
         <v>1610061</v>
       </c>
       <c r="B45" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="C45">
         <v>1610061009</v>
       </c>
       <c r="D45" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="E45">
         <v>62</v>
       </c>
       <c r="F45">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="G45">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H45">
         <v>0</v>
       </c>
       <c r="I45" t="s">
-        <v>11</v>
+        <v>90</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46">
         <v>1610061</v>
       </c>
       <c r="B46" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="C46">
         <v>1610061011</v>
       </c>
       <c r="D46" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="E46">
         <v>48</v>
       </c>
       <c r="F46">
         <v>48</v>
       </c>
       <c r="G46">
         <v>0</v>
       </c>
       <c r="H46">
         <v>0</v>
       </c>
       <c r="I46" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47">
         <v>1610061</v>
       </c>
       <c r="B47" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="C47">
         <v>1610061008</v>
       </c>
       <c r="D47" t="s">
-        <v>78</v>
+        <v>92</v>
       </c>
       <c r="E47">
         <v>84</v>
       </c>
       <c r="F47">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="G47">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H47">
         <v>0</v>
       </c>
       <c r="I47" t="s">
-        <v>11</v>
+        <v>93</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48">
         <v>1610061</v>
       </c>
       <c r="B48" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="C48">
         <v>1610061006</v>
       </c>
       <c r="D48" t="s">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="E48">
         <v>52</v>
       </c>
       <c r="F48">
+        <v>0</v>
+      </c>
+      <c r="G48">
         <v>52</v>
       </c>
-      <c r="G48">
-[...1 lines deleted...]
-      </c>
       <c r="H48">
         <v>0</v>
       </c>
       <c r="I48" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49">
         <v>1610061</v>
       </c>
       <c r="B49" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="C49">
         <v>1610061007</v>
       </c>
       <c r="D49" t="s">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="E49">
         <v>32</v>
       </c>
       <c r="F49">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="G49">
-        <v>5</v>
+        <v>29</v>
       </c>
       <c r="H49">
         <v>0</v>
       </c>
       <c r="I49" t="s">
-        <v>81</v>
+        <v>96</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50">
         <v>1610061</v>
       </c>
       <c r="B50" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="C50">
         <v>1610061013</v>
       </c>
       <c r="D50" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
       <c r="E50">
         <v>59</v>
       </c>
       <c r="F50">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="G50">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H50">
         <v>0</v>
       </c>
       <c r="I50" t="s">
-        <v>11</v>
+        <v>98</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51">
         <v>1610061</v>
       </c>
       <c r="B51" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="C51">
         <v>1610061010</v>
       </c>
       <c r="D51" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="E51">
         <v>125</v>
       </c>
       <c r="F51">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="G51">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H51">
         <v>0</v>
       </c>
       <c r="I51" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52">
         <v>1610031</v>
       </c>
       <c r="B52" t="s">
-        <v>84</v>
+        <v>101</v>
       </c>
       <c r="C52">
         <v>1610031007</v>
       </c>
       <c r="D52" t="s">
-        <v>85</v>
+        <v>102</v>
       </c>
       <c r="E52">
         <v>14</v>
       </c>
       <c r="F52">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="G52">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="H52">
         <v>0</v>
       </c>
       <c r="I52" t="s">
-        <v>86</v>
+        <v>28</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53">
         <v>1610031</v>
       </c>
       <c r="B53" t="s">
-        <v>84</v>
+        <v>101</v>
       </c>
       <c r="C53">
         <v>1610031011</v>
       </c>
       <c r="D53" t="s">
-        <v>87</v>
+        <v>103</v>
       </c>
       <c r="E53">
         <v>9</v>
       </c>
       <c r="F53">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G53">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H53">
         <v>0</v>
       </c>
       <c r="I53" t="s">
-        <v>88</v>
+        <v>28</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54">
         <v>1610031</v>
       </c>
       <c r="B54" t="s">
-        <v>84</v>
+        <v>101</v>
       </c>
       <c r="C54">
         <v>1610031002</v>
       </c>
       <c r="D54" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="E54">
         <v>7</v>
       </c>
       <c r="F54">
+        <v>0</v>
+      </c>
+      <c r="G54">
         <v>7</v>
       </c>
-      <c r="G54">
-[...1 lines deleted...]
-      </c>
       <c r="H54">
         <v>0</v>
       </c>
       <c r="I54" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55">
         <v>1610031</v>
       </c>
       <c r="B55" t="s">
-        <v>84</v>
+        <v>101</v>
       </c>
       <c r="C55">
         <v>1610031001</v>
       </c>
       <c r="D55" t="s">
-        <v>90</v>
+        <v>105</v>
       </c>
       <c r="E55">
         <v>3</v>
       </c>
       <c r="F55">
         <v>3</v>
       </c>
       <c r="G55">
         <v>0</v>
       </c>
       <c r="H55">
         <v>0</v>
       </c>
       <c r="I55" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56">
         <v>1610031</v>
       </c>
       <c r="B56" t="s">
-        <v>84</v>
+        <v>101</v>
       </c>
       <c r="C56">
         <v>1610031005</v>
       </c>
       <c r="D56" t="s">
-        <v>91</v>
+        <v>106</v>
       </c>
       <c r="E56">
         <v>10</v>
       </c>
       <c r="F56">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G56">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="H56">
         <v>0</v>
       </c>
       <c r="I56" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57">
         <v>1610031</v>
       </c>
       <c r="B57" t="s">
-        <v>84</v>
+        <v>101</v>
       </c>
       <c r="C57">
         <v>1610031012</v>
       </c>
       <c r="D57" t="s">
-        <v>93</v>
+        <v>107</v>
       </c>
       <c r="E57">
         <v>21</v>
       </c>
       <c r="F57">
         <v>21</v>
       </c>
       <c r="G57">
         <v>0</v>
       </c>
       <c r="H57">
         <v>0</v>
       </c>
       <c r="I57" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58">
         <v>1610031</v>
       </c>
       <c r="B58" t="s">
-        <v>84</v>
+        <v>101</v>
       </c>
       <c r="C58">
         <v>1610031009</v>
       </c>
       <c r="D58" t="s">
-        <v>94</v>
+        <v>108</v>
       </c>
       <c r="E58">
         <v>16</v>
       </c>
       <c r="F58">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="G58">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="H58">
         <v>0</v>
       </c>
       <c r="I58" t="s">
-        <v>95</v>
+        <v>28</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59">
         <v>1610031</v>
       </c>
       <c r="B59" t="s">
-        <v>84</v>
+        <v>101</v>
       </c>
       <c r="C59">
         <v>1610031004</v>
       </c>
       <c r="D59" t="s">
-        <v>96</v>
+        <v>109</v>
       </c>
       <c r="E59">
         <v>16</v>
       </c>
       <c r="F59">
         <v>16</v>
       </c>
       <c r="G59">
         <v>0</v>
       </c>
       <c r="H59">
         <v>0</v>
       </c>
       <c r="I59" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60">
         <v>1610031</v>
       </c>
       <c r="B60" t="s">
-        <v>84</v>
+        <v>101</v>
       </c>
       <c r="C60">
         <v>1610031006</v>
       </c>
       <c r="D60" t="s">
-        <v>97</v>
+        <v>110</v>
       </c>
       <c r="E60">
         <v>18</v>
       </c>
       <c r="F60">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G60">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="H60">
         <v>0</v>
       </c>
       <c r="I60" t="s">
-        <v>98</v>
+        <v>28</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61">
         <v>1610031</v>
       </c>
       <c r="B61" t="s">
-        <v>84</v>
+        <v>101</v>
       </c>
       <c r="C61">
         <v>1610031008</v>
       </c>
       <c r="D61" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="E61">
         <v>42</v>
       </c>
       <c r="F61">
         <v>42</v>
       </c>
       <c r="G61">
         <v>0</v>
       </c>
       <c r="H61">
         <v>0</v>
       </c>
       <c r="I61" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62">
         <v>1610031</v>
       </c>
       <c r="B62" t="s">
-        <v>84</v>
+        <v>101</v>
       </c>
       <c r="C62">
         <v>1610031010</v>
       </c>
       <c r="D62" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="E62">
         <v>14</v>
       </c>
       <c r="F62">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G62">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="H62">
         <v>0</v>
       </c>
       <c r="I62" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63">
         <v>1610031</v>
       </c>
       <c r="B63" t="s">
-        <v>84</v>
+        <v>101</v>
       </c>
       <c r="C63">
         <v>1610031003</v>
       </c>
       <c r="D63" t="s">
-        <v>101</v>
+        <v>113</v>
       </c>
       <c r="E63">
         <v>4</v>
       </c>
       <c r="F63">
         <v>4</v>
       </c>
       <c r="G63">
         <v>0</v>
       </c>
       <c r="H63">
         <v>0</v>
       </c>
       <c r="I63" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64">
         <v>1610012</v>
       </c>
       <c r="B64" t="s">
-        <v>102</v>
+        <v>114</v>
       </c>
       <c r="C64">
         <v>1610012004</v>
       </c>
       <c r="D64" t="s">
-        <v>103</v>
+        <v>115</v>
       </c>
       <c r="E64">
         <v>48</v>
       </c>
       <c r="F64">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="G64">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="H64">
         <v>0</v>
       </c>
       <c r="I64" t="s">
-        <v>104</v>
+        <v>28</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65">
         <v>1610012</v>
       </c>
       <c r="B65" t="s">
-        <v>102</v>
+        <v>114</v>
       </c>
       <c r="C65">
         <v>1610012008</v>
       </c>
       <c r="D65" t="s">
-        <v>105</v>
+        <v>116</v>
       </c>
       <c r="E65">
         <v>64</v>
       </c>
       <c r="F65">
         <v>64</v>
       </c>
       <c r="G65">
         <v>0</v>
       </c>
       <c r="H65">
         <v>0</v>
       </c>
       <c r="I65" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66">
         <v>1610012</v>
       </c>
       <c r="B66" t="s">
-        <v>102</v>
+        <v>114</v>
       </c>
       <c r="C66">
         <v>1610012003</v>
       </c>
       <c r="D66" t="s">
-        <v>106</v>
+        <v>117</v>
       </c>
       <c r="E66">
         <v>8</v>
       </c>
       <c r="F66">
         <v>0</v>
       </c>
       <c r="G66">
         <v>8</v>
       </c>
       <c r="H66">
         <v>0</v>
       </c>
       <c r="I66" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67">
         <v>1610012</v>
       </c>
       <c r="B67" t="s">
-        <v>102</v>
+        <v>114</v>
       </c>
       <c r="C67">
         <v>1610012005</v>
       </c>
       <c r="D67" t="s">
-        <v>107</v>
+        <v>118</v>
       </c>
       <c r="E67">
         <v>17</v>
       </c>
       <c r="F67">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="G67">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H67">
         <v>0</v>
       </c>
       <c r="I67" t="s">
-        <v>11</v>
+        <v>119</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68">
         <v>1610012</v>
       </c>
       <c r="B68" t="s">
-        <v>102</v>
+        <v>114</v>
       </c>
       <c r="C68">
         <v>1610012007</v>
       </c>
       <c r="D68" t="s">
-        <v>108</v>
+        <v>120</v>
       </c>
       <c r="E68">
         <v>71</v>
       </c>
       <c r="F68">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="G68">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="H68">
         <v>0</v>
       </c>
       <c r="I68" t="s">
-        <v>109</v>
+        <v>77</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69">
         <v>1610012</v>
       </c>
       <c r="B69" t="s">
-        <v>102</v>
+        <v>114</v>
       </c>
       <c r="C69">
         <v>1610012002</v>
       </c>
       <c r="D69" t="s">
-        <v>102</v>
+        <v>114</v>
       </c>
       <c r="E69">
         <v>47</v>
       </c>
       <c r="F69">
-        <v>43</v>
+        <v>0</v>
       </c>
       <c r="G69">
-        <v>4</v>
+        <v>47</v>
       </c>
       <c r="H69">
         <v>0</v>
       </c>
       <c r="I69" t="s">
-        <v>110</v>
+        <v>28</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70">
         <v>1610012</v>
       </c>
       <c r="B70" t="s">
-        <v>102</v>
+        <v>114</v>
       </c>
       <c r="C70">
         <v>1610012009</v>
       </c>
       <c r="D70" t="s">
-        <v>111</v>
+        <v>121</v>
       </c>
       <c r="E70">
         <v>24</v>
       </c>
       <c r="F70">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G70">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H70">
         <v>0</v>
       </c>
       <c r="I70" t="s">
-        <v>112</v>
+        <v>122</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71">
         <v>1610012</v>
       </c>
       <c r="B71" t="s">
-        <v>102</v>
+        <v>114</v>
       </c>
       <c r="C71">
         <v>1610012006</v>
       </c>
       <c r="D71" t="s">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="E71">
         <v>76</v>
       </c>
       <c r="F71">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="G71">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="H71">
         <v>0</v>
       </c>
       <c r="I71" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72">
         <v>1610012</v>
       </c>
       <c r="B72" t="s">
-        <v>102</v>
+        <v>114</v>
       </c>
       <c r="C72">
         <v>1610012010</v>
       </c>
       <c r="D72" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="E72">
         <v>13</v>
       </c>
       <c r="F72">
+        <v>0</v>
+      </c>
+      <c r="G72">
         <v>13</v>
       </c>
-      <c r="G72">
-[...1 lines deleted...]
-      </c>
       <c r="H72">
         <v>0</v>
       </c>
       <c r="I72" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73">
         <v>1610012</v>
       </c>
       <c r="B73" t="s">
-        <v>102</v>
+        <v>114</v>
       </c>
       <c r="C73">
         <v>1610012001</v>
       </c>
       <c r="D73" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="E73">
         <v>15</v>
       </c>
       <c r="F73">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="G73">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="H73">
         <v>0</v>
       </c>
       <c r="I73" t="s">
-        <v>117</v>
+        <v>28</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74">
         <v>1610010</v>
       </c>
       <c r="B74" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="C74">
         <v>1610010009</v>
       </c>
       <c r="D74" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="E74">
         <v>19</v>
       </c>
       <c r="F74">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="G74">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="H74">
         <v>0</v>
       </c>
       <c r="I74" t="s">
-        <v>11</v>
+        <v>129</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75">
         <v>1610010</v>
       </c>
       <c r="B75" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="C75">
         <v>1610010016</v>
       </c>
       <c r="D75" t="s">
-        <v>120</v>
+        <v>130</v>
       </c>
       <c r="E75">
         <v>27</v>
       </c>
       <c r="F75">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="G75">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="H75">
         <v>0</v>
       </c>
       <c r="I75" t="s">
-        <v>121</v>
+        <v>131</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76">
         <v>1610010</v>
       </c>
       <c r="B76" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="C76">
         <v>1610010007</v>
       </c>
       <c r="D76" t="s">
-        <v>122</v>
+        <v>132</v>
       </c>
       <c r="E76">
         <v>21</v>
       </c>
       <c r="F76">
+        <v>0</v>
+      </c>
+      <c r="G76">
         <v>21</v>
       </c>
-      <c r="G76">
-[...1 lines deleted...]
-      </c>
       <c r="H76">
         <v>0</v>
       </c>
       <c r="I76" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77">
         <v>1610010</v>
       </c>
       <c r="B77" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="C77">
         <v>1610010011</v>
       </c>
       <c r="D77" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="E77">
         <v>43</v>
       </c>
       <c r="F77">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="G77">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H77">
         <v>0</v>
       </c>
       <c r="I77" t="s">
-        <v>11</v>
+        <v>133</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78">
         <v>1610010</v>
       </c>
       <c r="B78" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="C78">
         <v>1610010004</v>
       </c>
       <c r="D78" t="s">
-        <v>123</v>
+        <v>134</v>
       </c>
       <c r="E78">
         <v>46</v>
       </c>
       <c r="F78">
-        <v>46</v>
+        <v>2</v>
       </c>
       <c r="G78">
-        <v>0</v>
+        <v>44</v>
       </c>
       <c r="H78">
         <v>0</v>
       </c>
       <c r="I78" t="s">
-        <v>11</v>
+        <v>135</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79">
         <v>1610010</v>
       </c>
       <c r="B79" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="C79">
         <v>1610010014</v>
       </c>
       <c r="D79" t="s">
-        <v>124</v>
+        <v>136</v>
       </c>
       <c r="E79">
         <v>22</v>
       </c>
       <c r="F79">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G79">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H79">
         <v>0</v>
       </c>
       <c r="I79" t="s">
-        <v>11</v>
+        <v>137</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80">
         <v>1610010</v>
       </c>
       <c r="B80" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="C80">
         <v>1610010018</v>
       </c>
       <c r="D80" t="s">
-        <v>125</v>
+        <v>138</v>
       </c>
       <c r="E80">
         <v>26</v>
       </c>
       <c r="F80">
+        <v>2</v>
+      </c>
+      <c r="G80">
         <v>24</v>
       </c>
-      <c r="G80">
-[...1 lines deleted...]
-      </c>
       <c r="H80">
         <v>0</v>
       </c>
       <c r="I80" t="s">
-        <v>33</v>
+        <v>139</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81">
         <v>1610010</v>
       </c>
       <c r="B81" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="C81">
         <v>1610010006</v>
       </c>
       <c r="D81" t="s">
-        <v>126</v>
+        <v>140</v>
       </c>
       <c r="E81">
         <v>27</v>
       </c>
       <c r="F81">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="G81">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="H81">
         <v>0</v>
       </c>
       <c r="I81" t="s">
-        <v>11</v>
+        <v>131</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82">
         <v>1610010</v>
       </c>
       <c r="B82" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="C82">
         <v>1610010013</v>
       </c>
       <c r="D82" t="s">
-        <v>127</v>
+        <v>141</v>
       </c>
       <c r="E82">
         <v>46</v>
       </c>
       <c r="F82">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="G82">
-        <v>5</v>
+        <v>28</v>
       </c>
       <c r="H82">
         <v>0</v>
       </c>
       <c r="I82" t="s">
-        <v>128</v>
+        <v>142</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83">
         <v>1610010</v>
       </c>
       <c r="B83" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="C83">
         <v>1610010005</v>
       </c>
       <c r="D83" t="s">
-        <v>129</v>
+        <v>143</v>
       </c>
       <c r="E83">
         <v>25</v>
       </c>
       <c r="F83">
         <v>0</v>
       </c>
       <c r="G83">
         <v>25</v>
       </c>
       <c r="H83">
         <v>0</v>
       </c>
       <c r="I83" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84">
         <v>1610010</v>
       </c>
       <c r="B84" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="C84">
         <v>1610010015</v>
       </c>
       <c r="D84" t="s">
-        <v>130</v>
+        <v>144</v>
       </c>
       <c r="E84">
         <v>52</v>
       </c>
       <c r="F84">
-        <v>52</v>
+        <v>6</v>
       </c>
       <c r="G84">
-        <v>0</v>
+        <v>46</v>
       </c>
       <c r="H84">
         <v>0</v>
       </c>
       <c r="I84" t="s">
-        <v>11</v>
+        <v>145</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85">
         <v>1610010</v>
       </c>
       <c r="B85" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="C85">
         <v>1610010017</v>
       </c>
       <c r="D85" t="s">
-        <v>131</v>
+        <v>146</v>
       </c>
       <c r="E85">
         <v>50</v>
       </c>
       <c r="F85">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="G85">
-        <v>4</v>
+        <v>32</v>
       </c>
       <c r="H85">
         <v>0</v>
       </c>
       <c r="I85" t="s">
-        <v>132</v>
+        <v>147</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86">
         <v>1610010</v>
       </c>
       <c r="B86" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="C86">
         <v>1610010012</v>
       </c>
       <c r="D86" t="s">
-        <v>133</v>
+        <v>148</v>
       </c>
       <c r="E86">
         <v>18</v>
       </c>
       <c r="F86">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="G86">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="H86">
         <v>0</v>
       </c>
       <c r="I86" t="s">
-        <v>134</v>
+        <v>149</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87">
         <v>1610010</v>
       </c>
       <c r="B87" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="C87">
         <v>1610010019</v>
       </c>
       <c r="D87" t="s">
-        <v>135</v>
+        <v>150</v>
       </c>
       <c r="E87">
         <v>23</v>
       </c>
       <c r="F87">
         <v>23</v>
       </c>
       <c r="G87">
         <v>0</v>
       </c>
       <c r="H87">
         <v>0</v>
       </c>
       <c r="I87" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88">
         <v>1610021</v>
       </c>
       <c r="B88" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="C88">
         <v>1610021002</v>
       </c>
       <c r="D88" t="s">
-        <v>137</v>
+        <v>152</v>
       </c>
       <c r="E88">
         <v>37</v>
       </c>
       <c r="F88">
-        <v>37</v>
+        <v>1</v>
       </c>
       <c r="G88">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="H88">
         <v>0</v>
       </c>
       <c r="I88" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89">
         <v>1610021</v>
       </c>
       <c r="B89" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="C89">
         <v>1610021004</v>
       </c>
       <c r="D89" t="s">
-        <v>138</v>
+        <v>154</v>
       </c>
       <c r="E89">
         <v>31</v>
       </c>
       <c r="F89">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="G89">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="H89">
         <v>0</v>
       </c>
       <c r="I89" t="s">
-        <v>11</v>
+        <v>155</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90">
         <v>1610021</v>
       </c>
       <c r="B90" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="C90">
         <v>1610021013</v>
       </c>
       <c r="D90" t="s">
-        <v>139</v>
+        <v>156</v>
       </c>
       <c r="E90">
         <v>51</v>
       </c>
       <c r="F90">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="G90">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H90">
         <v>0</v>
       </c>
       <c r="I90" t="s">
-        <v>11</v>
+        <v>157</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91">
         <v>1610021</v>
       </c>
       <c r="B91" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="C91">
         <v>1610021006</v>
       </c>
       <c r="D91" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="E91">
         <v>42</v>
       </c>
       <c r="F91">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="G91">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="H91">
         <v>0</v>
       </c>
       <c r="I91" t="s">
-        <v>25</v>
+        <v>159</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92">
         <v>1610021</v>
       </c>
       <c r="B92" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="C92">
         <v>1610021003</v>
       </c>
       <c r="D92" t="s">
-        <v>141</v>
+        <v>160</v>
       </c>
       <c r="E92">
         <v>21</v>
       </c>
       <c r="F92">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="G92">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="H92">
         <v>0</v>
       </c>
       <c r="I92" t="s">
-        <v>142</v>
+        <v>161</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93">
         <v>1610021</v>
       </c>
       <c r="B93" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="C93">
         <v>1610021012</v>
       </c>
       <c r="D93" t="s">
-        <v>143</v>
+        <v>162</v>
       </c>
       <c r="E93">
         <v>38</v>
       </c>
       <c r="F93">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="G93">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H93">
         <v>0</v>
       </c>
       <c r="I93" t="s">
-        <v>11</v>
+        <v>163</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94">
         <v>1610021</v>
       </c>
       <c r="B94" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="C94">
         <v>1610021007</v>
       </c>
       <c r="D94" t="s">
-        <v>144</v>
+        <v>164</v>
       </c>
       <c r="E94">
         <v>44</v>
       </c>
       <c r="F94">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="G94">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="H94">
         <v>0</v>
       </c>
       <c r="I94" t="s">
-        <v>11</v>
+        <v>165</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95">
         <v>1610021</v>
       </c>
       <c r="B95" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="C95">
         <v>1610021009</v>
       </c>
       <c r="D95" t="s">
-        <v>145</v>
+        <v>166</v>
       </c>
       <c r="E95">
         <v>26</v>
       </c>
       <c r="F95">
-        <v>26</v>
+        <v>3</v>
       </c>
       <c r="G95">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="H95">
         <v>0</v>
       </c>
       <c r="I95" t="s">
-        <v>11</v>
+        <v>145</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96">
         <v>1610021</v>
       </c>
       <c r="B96" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="C96">
         <v>1610021010</v>
       </c>
       <c r="D96" t="s">
-        <v>146</v>
+        <v>167</v>
       </c>
       <c r="E96">
         <v>38</v>
       </c>
       <c r="F96">
+        <v>11</v>
+      </c>
+      <c r="G96">
         <v>26</v>
       </c>
-      <c r="G96">
-[...1 lines deleted...]
-      </c>
       <c r="H96">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I96" t="s">
-        <v>147</v>
+        <v>168</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97">
         <v>1610021</v>
       </c>
       <c r="B97" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="C97">
         <v>1610021005</v>
       </c>
       <c r="D97" t="s">
-        <v>148</v>
+        <v>169</v>
       </c>
       <c r="E97">
         <v>38</v>
       </c>
       <c r="F97">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="G97">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="H97">
         <v>0</v>
       </c>
       <c r="I97" t="s">
-        <v>98</v>
+        <v>170</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98">
         <v>1610021</v>
       </c>
       <c r="B98" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="C98">
         <v>1610021008</v>
       </c>
       <c r="D98" t="s">
-        <v>149</v>
+        <v>171</v>
       </c>
       <c r="E98">
         <v>64</v>
       </c>
       <c r="F98">
-        <v>64</v>
+        <v>48</v>
       </c>
       <c r="G98">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="H98">
         <v>0</v>
       </c>
       <c r="I98" t="s">
-        <v>11</v>
+        <v>172</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99">
         <v>1610021</v>
       </c>
       <c r="B99" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="C99">
         <v>1610021001</v>
       </c>
       <c r="D99" t="s">
-        <v>150</v>
+        <v>173</v>
       </c>
       <c r="E99">
         <v>28</v>
       </c>
       <c r="F99">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G99">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H99">
         <v>0</v>
       </c>
       <c r="I99" t="s">
-        <v>11</v>
+        <v>174</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100">
         <v>1610021</v>
       </c>
       <c r="B100" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="C100">
         <v>1610021011</v>
       </c>
       <c r="D100" t="s">
-        <v>151</v>
+        <v>175</v>
       </c>
       <c r="E100">
         <v>91</v>
       </c>
       <c r="F100">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="G100">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H100">
         <v>0</v>
       </c>
       <c r="I100" t="s">
-        <v>11</v>
+        <v>176</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101">
         <v>1610050</v>
       </c>
       <c r="B101" t="s">
-        <v>152</v>
+        <v>177</v>
       </c>
       <c r="C101">
         <v>1610050016</v>
       </c>
       <c r="D101" t="s">
-        <v>153</v>
+        <v>178</v>
       </c>
       <c r="E101">
         <v>36</v>
       </c>
       <c r="F101">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="G101">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="H101">
         <v>0</v>
       </c>
       <c r="I101" t="s">
-        <v>11</v>
+        <v>179</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102">
         <v>1610050</v>
       </c>
       <c r="B102" t="s">
-        <v>152</v>
+        <v>177</v>
       </c>
       <c r="C102">
         <v>1610050035</v>
       </c>
       <c r="D102" t="s">
-        <v>154</v>
+        <v>180</v>
       </c>
       <c r="E102">
         <v>149</v>
       </c>
       <c r="F102">
-        <v>149</v>
+        <v>65</v>
       </c>
       <c r="G102">
-        <v>0</v>
+        <v>84</v>
       </c>
       <c r="H102">
         <v>0</v>
       </c>
       <c r="I102" t="s">
-        <v>11</v>
+        <v>181</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103">
         <v>1610050</v>
       </c>
       <c r="B103" t="s">
-        <v>152</v>
+        <v>177</v>
       </c>
       <c r="C103">
         <v>1610050037</v>
       </c>
       <c r="D103" t="s">
-        <v>155</v>
+        <v>182</v>
       </c>
       <c r="E103">
         <v>15</v>
       </c>
       <c r="F103">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="G103">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="H103">
         <v>0</v>
       </c>
       <c r="I103" t="s">
-        <v>11</v>
+        <v>183</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104">
         <v>1610050</v>
       </c>
       <c r="B104" t="s">
-        <v>152</v>
+        <v>177</v>
       </c>
       <c r="C104">
         <v>1610050028</v>
       </c>
       <c r="D104" t="s">
-        <v>156</v>
+        <v>184</v>
       </c>
       <c r="E104">
         <v>74</v>
       </c>
       <c r="F104">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="G104">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="H104">
         <v>0</v>
       </c>
       <c r="I104" t="s">
-        <v>157</v>
+        <v>185</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105">
         <v>1610050</v>
       </c>
       <c r="B105" t="s">
-        <v>152</v>
+        <v>177</v>
       </c>
       <c r="C105">
         <v>1610050029</v>
       </c>
       <c r="D105" t="s">
-        <v>158</v>
+        <v>186</v>
       </c>
       <c r="E105">
         <v>154</v>
       </c>
       <c r="F105">
-        <v>152</v>
+        <v>126</v>
       </c>
       <c r="G105">
-        <v>2</v>
+        <v>28</v>
       </c>
       <c r="H105">
         <v>0</v>
       </c>
       <c r="I105" t="s">
-        <v>114</v>
+        <v>187</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106">
         <v>1610050</v>
       </c>
       <c r="B106" t="s">
-        <v>152</v>
+        <v>177</v>
       </c>
       <c r="C106">
         <v>1610050030</v>
       </c>
       <c r="D106" t="s">
-        <v>159</v>
+        <v>188</v>
       </c>
       <c r="E106">
         <v>70</v>
       </c>
       <c r="F106">
-        <v>52</v>
+        <v>28</v>
       </c>
       <c r="G106">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="H106">
         <v>0</v>
       </c>
       <c r="I106" t="s">
-        <v>160</v>
+        <v>64</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107">
         <v>1610050</v>
       </c>
       <c r="B107" t="s">
-        <v>152</v>
+        <v>177</v>
       </c>
       <c r="C107">
         <v>1610050033</v>
       </c>
       <c r="D107" t="s">
-        <v>161</v>
+        <v>189</v>
       </c>
       <c r="E107">
         <v>9</v>
       </c>
       <c r="F107">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="G107">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H107">
         <v>0</v>
       </c>
       <c r="I107" t="s">
-        <v>11</v>
+        <v>190</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108">
         <v>1610050</v>
       </c>
       <c r="B108" t="s">
-        <v>152</v>
+        <v>177</v>
       </c>
       <c r="C108">
         <v>1610050032</v>
       </c>
       <c r="D108" t="s">
-        <v>162</v>
+        <v>191</v>
       </c>
       <c r="E108">
         <v>19</v>
       </c>
       <c r="F108">
+        <v>0</v>
+      </c>
+      <c r="G108">
         <v>19</v>
       </c>
-      <c r="G108">
-[...1 lines deleted...]
-      </c>
       <c r="H108">
         <v>0</v>
       </c>
       <c r="I108" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109">
         <v>1610050</v>
       </c>
       <c r="B109" t="s">
-        <v>152</v>
+        <v>177</v>
       </c>
       <c r="C109">
         <v>1610050031</v>
       </c>
       <c r="D109" t="s">
-        <v>163</v>
+        <v>192</v>
       </c>
       <c r="E109">
         <v>8</v>
       </c>
       <c r="F109">
+        <v>0</v>
+      </c>
+      <c r="G109">
         <v>8</v>
       </c>
-      <c r="G109">
-[...1 lines deleted...]
-      </c>
       <c r="H109">
         <v>0</v>
       </c>
       <c r="I109" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110">
         <v>1610050</v>
       </c>
       <c r="B110" t="s">
-        <v>152</v>
+        <v>177</v>
       </c>
       <c r="C110">
         <v>1610050040</v>
       </c>
       <c r="D110" t="s">
-        <v>164</v>
+        <v>193</v>
       </c>
       <c r="E110">
         <v>59</v>
       </c>
       <c r="F110">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G110">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="H110">
         <v>0</v>
       </c>
       <c r="I110" t="s">
-        <v>165</v>
+        <v>194</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111">
         <v>1610050</v>
       </c>
       <c r="B111" t="s">
-        <v>152</v>
+        <v>177</v>
       </c>
       <c r="C111">
         <v>1610050021</v>
       </c>
       <c r="D111" t="s">
-        <v>166</v>
+        <v>195</v>
       </c>
       <c r="E111">
         <v>59</v>
       </c>
       <c r="F111">
-        <v>43</v>
+        <v>9</v>
       </c>
       <c r="G111">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="H111">
         <v>0</v>
       </c>
       <c r="I111" t="s">
-        <v>167</v>
+        <v>196</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112">
         <v>1610050</v>
       </c>
       <c r="B112" t="s">
-        <v>152</v>
+        <v>177</v>
       </c>
       <c r="C112">
         <v>1610050020</v>
       </c>
       <c r="D112" t="s">
-        <v>168</v>
+        <v>197</v>
       </c>
       <c r="E112">
         <v>27</v>
       </c>
       <c r="F112">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G112">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="H112">
         <v>0</v>
       </c>
       <c r="I112" t="s">
-        <v>121</v>
+        <v>198</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113">
         <v>1610050</v>
       </c>
       <c r="B113" t="s">
-        <v>152</v>
+        <v>177</v>
       </c>
       <c r="C113">
         <v>1610050027</v>
       </c>
       <c r="D113" t="s">
-        <v>169</v>
+        <v>199</v>
       </c>
       <c r="E113">
         <v>69</v>
       </c>
       <c r="F113">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="G113">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="H113">
         <v>0</v>
       </c>
       <c r="I113" t="s">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114">
         <v>1610050</v>
       </c>
       <c r="B114" t="s">
-        <v>152</v>
+        <v>177</v>
       </c>
       <c r="C114">
         <v>1610050023</v>
       </c>
       <c r="D114" t="s">
-        <v>171</v>
+        <v>201</v>
       </c>
       <c r="E114">
         <v>111</v>
       </c>
       <c r="F114">
-        <v>77</v>
+        <v>45</v>
       </c>
       <c r="G114">
-        <v>34</v>
+        <v>66</v>
       </c>
       <c r="H114">
         <v>0</v>
       </c>
       <c r="I114" t="s">
-        <v>172</v>
+        <v>202</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115">
         <v>1610050</v>
       </c>
       <c r="B115" t="s">
-        <v>152</v>
+        <v>177</v>
       </c>
       <c r="C115">
         <v>1610050025</v>
       </c>
       <c r="D115" t="s">
-        <v>173</v>
+        <v>203</v>
       </c>
       <c r="E115">
         <v>30</v>
       </c>
       <c r="F115">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="G115">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="H115">
         <v>0</v>
       </c>
       <c r="I115" t="s">
-        <v>98</v>
+        <v>28</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116">
         <v>1610050</v>
       </c>
       <c r="B116" t="s">
-        <v>152</v>
+        <v>177</v>
       </c>
       <c r="C116">
         <v>1610050024</v>
       </c>
       <c r="D116" t="s">
-        <v>174</v>
+        <v>204</v>
       </c>
       <c r="E116">
         <v>39</v>
       </c>
       <c r="F116">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="G116">
-        <v>2</v>
+        <v>26</v>
       </c>
       <c r="H116">
         <v>0</v>
       </c>
       <c r="I116" t="s">
-        <v>175</v>
+        <v>205</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117">
         <v>1610050</v>
       </c>
       <c r="B117" t="s">
-        <v>152</v>
+        <v>177</v>
       </c>
       <c r="C117">
         <v>1610050038</v>
       </c>
       <c r="D117" t="s">
-        <v>176</v>
+        <v>206</v>
       </c>
       <c r="E117">
         <v>101</v>
       </c>
       <c r="F117">
-        <v>99</v>
+        <v>74</v>
       </c>
       <c r="G117">
-        <v>2</v>
+        <v>27</v>
       </c>
       <c r="H117">
         <v>0</v>
       </c>
       <c r="I117" t="s">
-        <v>177</v>
+        <v>207</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118">
         <v>1610050</v>
       </c>
       <c r="B118" t="s">
-        <v>152</v>
+        <v>177</v>
       </c>
       <c r="C118">
         <v>1610050034</v>
       </c>
       <c r="D118" t="s">
-        <v>178</v>
+        <v>208</v>
       </c>
       <c r="E118">
         <v>9</v>
       </c>
       <c r="F118">
+        <v>0</v>
+      </c>
+      <c r="G118">
         <v>9</v>
       </c>
-      <c r="G118">
-[...1 lines deleted...]
-      </c>
       <c r="H118">
         <v>0</v>
       </c>
       <c r="I118" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119">
         <v>1610050</v>
       </c>
       <c r="B119" t="s">
-        <v>152</v>
+        <v>177</v>
       </c>
       <c r="C119">
         <v>1610050041</v>
       </c>
       <c r="D119" t="s">
-        <v>179</v>
+        <v>209</v>
       </c>
       <c r="E119">
         <v>27</v>
       </c>
       <c r="F119">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G119">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="H119">
         <v>0</v>
       </c>
       <c r="I119" t="s">
-        <v>180</v>
+        <v>28</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120">
         <v>1610050</v>
       </c>
       <c r="B120" t="s">
-        <v>152</v>
+        <v>177</v>
       </c>
       <c r="C120">
         <v>1610050042</v>
       </c>
       <c r="D120" t="s">
-        <v>181</v>
+        <v>210</v>
       </c>
       <c r="E120">
         <v>5</v>
       </c>
       <c r="F120">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G120">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H120">
         <v>0</v>
       </c>
       <c r="I120" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121">
         <v>1610050</v>
       </c>
       <c r="B121" t="s">
-        <v>152</v>
+        <v>177</v>
       </c>
       <c r="C121">
         <v>1610050019</v>
       </c>
       <c r="D121" t="s">
-        <v>182</v>
+        <v>211</v>
       </c>
       <c r="E121">
         <v>12</v>
       </c>
       <c r="F121">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="G121">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="H121">
         <v>0</v>
       </c>
       <c r="I121" t="s">
-        <v>183</v>
+        <v>28</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122">
         <v>1610050</v>
       </c>
       <c r="B122" t="s">
-        <v>152</v>
+        <v>177</v>
       </c>
       <c r="C122">
         <v>1610050039</v>
       </c>
       <c r="D122" t="s">
-        <v>184</v>
+        <v>212</v>
       </c>
       <c r="E122">
         <v>40</v>
       </c>
       <c r="F122">
-        <v>40</v>
+        <v>2</v>
       </c>
       <c r="G122">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="H122">
         <v>0</v>
       </c>
       <c r="I122" t="s">
-        <v>11</v>
+        <v>213</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123">
         <v>1610050</v>
       </c>
       <c r="B123" t="s">
-        <v>152</v>
+        <v>177</v>
       </c>
       <c r="C123">
         <v>1610050026</v>
       </c>
       <c r="D123" t="s">
-        <v>185</v>
+        <v>214</v>
       </c>
       <c r="E123">
         <v>18</v>
       </c>
       <c r="F123">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="G123">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="H123">
         <v>0</v>
       </c>
       <c r="I123" t="s">
-        <v>104</v>
+        <v>149</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124">
         <v>1610050</v>
       </c>
       <c r="B124" t="s">
-        <v>152</v>
+        <v>177</v>
       </c>
       <c r="C124">
         <v>1610050036</v>
       </c>
       <c r="D124" t="s">
-        <v>186</v>
+        <v>215</v>
       </c>
       <c r="E124">
         <v>30</v>
       </c>
       <c r="F124">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G124">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="H124">
         <v>0</v>
       </c>
       <c r="I124" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125">
         <v>1610050</v>
       </c>
       <c r="B125" t="s">
-        <v>152</v>
+        <v>177</v>
       </c>
       <c r="C125">
         <v>1610050022</v>
       </c>
       <c r="D125" t="s">
-        <v>187</v>
+        <v>216</v>
       </c>
       <c r="E125">
         <v>58</v>
       </c>
       <c r="F125">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="G125">
-        <v>3</v>
+        <v>48</v>
       </c>
       <c r="H125">
         <v>0</v>
       </c>
       <c r="I125" t="s">
-        <v>188</v>
+        <v>217</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126">
         <v>1610052</v>
       </c>
       <c r="B126" t="s">
-        <v>189</v>
+        <v>218</v>
       </c>
       <c r="C126">
         <v>1610052011</v>
       </c>
       <c r="D126" t="s">
-        <v>190</v>
+        <v>219</v>
       </c>
       <c r="E126">
         <v>23</v>
       </c>
       <c r="F126">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="G126">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="H126">
         <v>0</v>
       </c>
       <c r="I126" t="s">
-        <v>191</v>
+        <v>220</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127">
         <v>1610052</v>
       </c>
       <c r="B127" t="s">
-        <v>189</v>
+        <v>218</v>
       </c>
       <c r="C127">
         <v>1610052003</v>
       </c>
       <c r="D127" t="s">
-        <v>192</v>
+        <v>221</v>
       </c>
       <c r="E127">
         <v>26</v>
       </c>
       <c r="F127">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="G127">
-        <v>2</v>
+        <v>26</v>
       </c>
       <c r="H127">
         <v>0</v>
       </c>
       <c r="I127" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128">
         <v>1610052</v>
       </c>
       <c r="B128" t="s">
-        <v>189</v>
+        <v>218</v>
       </c>
       <c r="C128">
         <v>1610052004</v>
       </c>
       <c r="D128" t="s">
-        <v>193</v>
+        <v>222</v>
       </c>
       <c r="E128">
         <v>38</v>
       </c>
       <c r="F128">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="G128">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="H128">
         <v>0</v>
       </c>
       <c r="I128" t="s">
-        <v>194</v>
+        <v>223</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129">
         <v>1610052</v>
       </c>
       <c r="B129" t="s">
-        <v>189</v>
+        <v>218</v>
       </c>
       <c r="C129">
         <v>1610052002</v>
       </c>
       <c r="D129" t="s">
-        <v>195</v>
+        <v>224</v>
       </c>
       <c r="E129">
         <v>7</v>
       </c>
       <c r="F129">
         <v>1</v>
       </c>
       <c r="G129">
         <v>6</v>
       </c>
       <c r="H129">
         <v>0</v>
       </c>
       <c r="I129" t="s">
-        <v>196</v>
+        <v>225</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130">
         <v>1610052</v>
       </c>
       <c r="B130" t="s">
-        <v>189</v>
+        <v>218</v>
       </c>
       <c r="C130">
         <v>1610052005</v>
       </c>
       <c r="D130" t="s">
-        <v>197</v>
+        <v>226</v>
       </c>
       <c r="E130">
         <v>33</v>
       </c>
       <c r="F130">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="G130">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="H130">
         <v>0</v>
       </c>
       <c r="I130" t="s">
-        <v>198</v>
+        <v>28</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131">
         <v>1610052</v>
       </c>
       <c r="B131" t="s">
-        <v>189</v>
+        <v>218</v>
       </c>
       <c r="C131">
         <v>1610052001</v>
       </c>
       <c r="D131" t="s">
-        <v>199</v>
+        <v>227</v>
       </c>
       <c r="E131">
         <v>27</v>
       </c>
       <c r="F131">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G131">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="H131">
         <v>0</v>
       </c>
       <c r="I131" t="s">
-        <v>200</v>
+        <v>228</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132">
         <v>1610052</v>
       </c>
       <c r="B132" t="s">
-        <v>189</v>
+        <v>218</v>
       </c>
       <c r="C132">
         <v>1610052009</v>
       </c>
       <c r="D132" t="s">
-        <v>201</v>
+        <v>229</v>
       </c>
       <c r="E132">
         <v>37</v>
       </c>
       <c r="F132">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="G132">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="H132">
         <v>0</v>
       </c>
       <c r="I132" t="s">
-        <v>11</v>
+        <v>230</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133">
         <v>1610052</v>
       </c>
       <c r="B133" t="s">
-        <v>189</v>
+        <v>218</v>
       </c>
       <c r="C133">
         <v>1610052006</v>
       </c>
       <c r="D133" t="s">
-        <v>202</v>
+        <v>231</v>
       </c>
       <c r="E133">
         <v>66</v>
       </c>
       <c r="F133">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="G133">
-        <v>5</v>
+        <v>44</v>
       </c>
       <c r="H133">
         <v>0</v>
       </c>
       <c r="I133" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134">
         <v>1610052</v>
       </c>
       <c r="B134" t="s">
-        <v>189</v>
+        <v>218</v>
       </c>
       <c r="C134">
         <v>1610052007</v>
       </c>
       <c r="D134" t="s">
-        <v>204</v>
+        <v>232</v>
       </c>
       <c r="E134">
         <v>42</v>
       </c>
       <c r="F134">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="G134">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="H134">
         <v>0</v>
       </c>
       <c r="I134" t="s">
-        <v>205</v>
+        <v>225</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135">
         <v>1610052</v>
       </c>
       <c r="B135" t="s">
-        <v>189</v>
+        <v>218</v>
       </c>
       <c r="C135">
         <v>1610052010</v>
       </c>
       <c r="D135" t="s">
-        <v>206</v>
+        <v>233</v>
       </c>
       <c r="E135">
         <v>40</v>
       </c>
       <c r="F135">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="G135">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="H135">
         <v>0</v>
       </c>
       <c r="I135" t="s">
-        <v>11</v>
+        <v>234</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136">
         <v>1610052</v>
       </c>
       <c r="B136" t="s">
-        <v>189</v>
+        <v>218</v>
       </c>
       <c r="C136">
         <v>1610052008</v>
       </c>
       <c r="D136" t="s">
-        <v>207</v>
+        <v>235</v>
       </c>
       <c r="E136">
         <v>17</v>
       </c>
       <c r="F136">
         <v>17</v>
       </c>
       <c r="G136">
         <v>0</v>
       </c>
       <c r="H136">
         <v>0</v>
       </c>
       <c r="I136" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137">
         <v>1610051</v>
       </c>
       <c r="B137" t="s">
-        <v>208</v>
+        <v>236</v>
       </c>
       <c r="C137">
         <v>1610051005</v>
       </c>
       <c r="D137" t="s">
-        <v>209</v>
+        <v>237</v>
       </c>
       <c r="E137">
         <v>12</v>
       </c>
       <c r="F137">
+        <v>0</v>
+      </c>
+      <c r="G137">
         <v>12</v>
       </c>
-      <c r="G137">
-[...1 lines deleted...]
-      </c>
       <c r="H137">
         <v>0</v>
       </c>
       <c r="I137" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138">
         <v>1610051</v>
       </c>
       <c r="B138" t="s">
-        <v>208</v>
+        <v>236</v>
       </c>
       <c r="C138">
         <v>1610051010</v>
       </c>
       <c r="D138" t="s">
-        <v>210</v>
+        <v>238</v>
       </c>
       <c r="E138">
         <v>21</v>
       </c>
       <c r="F138">
         <v>21</v>
       </c>
       <c r="G138">
         <v>0</v>
       </c>
       <c r="H138">
         <v>0</v>
       </c>
       <c r="I138" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139">
         <v>1610051</v>
       </c>
       <c r="B139" t="s">
-        <v>208</v>
+        <v>236</v>
       </c>
       <c r="C139">
         <v>1610051007</v>
       </c>
       <c r="D139" t="s">
-        <v>211</v>
+        <v>239</v>
       </c>
       <c r="E139">
         <v>22</v>
       </c>
       <c r="F139">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="G139">
-        <v>5</v>
+        <v>22</v>
       </c>
       <c r="H139">
         <v>0</v>
       </c>
       <c r="I139" t="s">
-        <v>212</v>
+        <v>28</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140">
         <v>1610051</v>
       </c>
       <c r="B140" t="s">
-        <v>208</v>
+        <v>236</v>
       </c>
       <c r="C140">
         <v>1610051013</v>
       </c>
       <c r="D140" t="s">
-        <v>213</v>
+        <v>240</v>
       </c>
       <c r="E140">
         <v>18</v>
       </c>
       <c r="F140">
         <v>18</v>
       </c>
       <c r="G140">
         <v>0</v>
       </c>
       <c r="H140">
         <v>0</v>
       </c>
       <c r="I140" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141">
         <v>1610051</v>
       </c>
       <c r="B141" t="s">
-        <v>208</v>
+        <v>236</v>
       </c>
       <c r="C141">
         <v>1610051001</v>
       </c>
       <c r="D141" t="s">
-        <v>214</v>
+        <v>241</v>
       </c>
       <c r="E141">
         <v>18</v>
       </c>
       <c r="F141">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="G141">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H141">
         <v>0</v>
       </c>
       <c r="I141" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142">
         <v>1610051</v>
       </c>
       <c r="B142" t="s">
-        <v>208</v>
+        <v>236</v>
       </c>
       <c r="C142">
         <v>1610051006</v>
       </c>
       <c r="D142" t="s">
-        <v>215</v>
+        <v>242</v>
       </c>
       <c r="E142">
         <v>12</v>
       </c>
       <c r="F142">
+        <v>0</v>
+      </c>
+      <c r="G142">
         <v>12</v>
       </c>
-      <c r="G142">
-[...1 lines deleted...]
-      </c>
       <c r="H142">
         <v>0</v>
       </c>
       <c r="I142" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143">
         <v>1610051</v>
       </c>
       <c r="B143" t="s">
-        <v>208</v>
+        <v>236</v>
       </c>
       <c r="C143">
         <v>1610051002</v>
       </c>
       <c r="D143" t="s">
-        <v>216</v>
+        <v>243</v>
       </c>
       <c r="E143">
         <v>18</v>
       </c>
       <c r="F143">
+        <v>0</v>
+      </c>
+      <c r="G143">
         <v>18</v>
       </c>
-      <c r="G143">
-[...1 lines deleted...]
-      </c>
       <c r="H143">
         <v>0</v>
       </c>
       <c r="I143" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144">
         <v>1610051</v>
       </c>
       <c r="B144" t="s">
-        <v>208</v>
+        <v>236</v>
       </c>
       <c r="C144">
         <v>1610051003</v>
       </c>
       <c r="D144" t="s">
-        <v>217</v>
+        <v>244</v>
       </c>
       <c r="E144">
         <v>8</v>
       </c>
       <c r="F144">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G144">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="H144">
         <v>0</v>
       </c>
       <c r="I144" t="s">
-        <v>218</v>
+        <v>28</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145">
         <v>1610051</v>
       </c>
       <c r="B145" t="s">
-        <v>208</v>
+        <v>236</v>
       </c>
       <c r="C145">
         <v>1610051015</v>
       </c>
       <c r="D145" t="s">
-        <v>219</v>
+        <v>245</v>
       </c>
       <c r="E145">
         <v>32</v>
       </c>
       <c r="F145">
+        <v>0</v>
+      </c>
+      <c r="G145">
         <v>32</v>
       </c>
-      <c r="G145">
-[...1 lines deleted...]
-      </c>
       <c r="H145">
         <v>0</v>
       </c>
       <c r="I145" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146">
         <v>1610051</v>
       </c>
       <c r="B146" t="s">
-        <v>208</v>
+        <v>236</v>
       </c>
       <c r="C146">
         <v>1610051008</v>
       </c>
       <c r="D146" t="s">
-        <v>220</v>
+        <v>246</v>
       </c>
       <c r="E146">
         <v>41</v>
       </c>
       <c r="F146">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="G146">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H146">
         <v>0</v>
       </c>
       <c r="I146" t="s">
-        <v>11</v>
+        <v>247</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147">
         <v>1610051</v>
       </c>
       <c r="B147" t="s">
-        <v>208</v>
+        <v>236</v>
       </c>
       <c r="C147">
         <v>1610051011</v>
       </c>
       <c r="D147" t="s">
-        <v>221</v>
+        <v>248</v>
       </c>
       <c r="E147">
         <v>4</v>
       </c>
       <c r="F147">
+        <v>0</v>
+      </c>
+      <c r="G147">
         <v>4</v>
       </c>
-      <c r="G147">
-[...1 lines deleted...]
-      </c>
       <c r="H147">
         <v>0</v>
       </c>
       <c r="I147" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148">
         <v>1610051</v>
       </c>
       <c r="B148" t="s">
-        <v>208</v>
+        <v>236</v>
       </c>
       <c r="C148">
         <v>1610051004</v>
       </c>
       <c r="D148" t="s">
-        <v>222</v>
+        <v>249</v>
       </c>
       <c r="E148">
         <v>39</v>
       </c>
       <c r="F148">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="G148">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="H148">
         <v>0</v>
       </c>
       <c r="I148" t="s">
-        <v>223</v>
+        <v>250</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149">
         <v>1610051</v>
       </c>
       <c r="B149" t="s">
-        <v>208</v>
+        <v>236</v>
       </c>
       <c r="C149">
         <v>1610051012</v>
       </c>
       <c r="D149" t="s">
-        <v>224</v>
+        <v>251</v>
       </c>
       <c r="E149">
         <v>3</v>
       </c>
       <c r="F149">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G149">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H149">
         <v>0</v>
       </c>
       <c r="I149" t="s">
-        <v>11</v>
+        <v>205</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150">
         <v>1610051</v>
       </c>
       <c r="B150" t="s">
-        <v>208</v>
+        <v>236</v>
       </c>
       <c r="C150">
         <v>1610051014</v>
       </c>
       <c r="D150" t="s">
-        <v>225</v>
+        <v>252</v>
       </c>
       <c r="E150">
         <v>6</v>
       </c>
       <c r="F150">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G150">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H150">
         <v>0</v>
       </c>
       <c r="I150" t="s">
-        <v>98</v>
+        <v>205</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151">
         <v>1610051</v>
       </c>
       <c r="B151" t="s">
-        <v>208</v>
+        <v>236</v>
       </c>
       <c r="C151">
         <v>1610051009</v>
       </c>
       <c r="D151" t="s">
-        <v>226</v>
+        <v>253</v>
       </c>
       <c r="E151">
         <v>7</v>
       </c>
       <c r="F151">
+        <v>0</v>
+      </c>
+      <c r="G151">
         <v>7</v>
       </c>
-      <c r="G151">
-[...1 lines deleted...]
-      </c>
       <c r="H151">
         <v>0</v>
       </c>
       <c r="I151" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152">
         <v>1610011</v>
       </c>
       <c r="B152" t="s">
-        <v>227</v>
+        <v>254</v>
       </c>
       <c r="C152">
         <v>1610011002</v>
       </c>
       <c r="D152" t="s">
-        <v>228</v>
+        <v>255</v>
       </c>
       <c r="E152">
         <v>29</v>
       </c>
       <c r="F152">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G152">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H152">
         <v>0</v>
       </c>
       <c r="I152" t="s">
-        <v>11</v>
+        <v>256</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153">
         <v>1610011</v>
       </c>
       <c r="B153" t="s">
-        <v>227</v>
+        <v>254</v>
       </c>
       <c r="C153">
         <v>1610011001</v>
       </c>
       <c r="D153" t="s">
-        <v>229</v>
+        <v>257</v>
       </c>
       <c r="E153">
         <v>15</v>
       </c>
       <c r="F153">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G153">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H153">
         <v>0</v>
       </c>
       <c r="I153" t="s">
-        <v>11</v>
+        <v>258</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154">
         <v>1610011</v>
       </c>
       <c r="B154" t="s">
-        <v>227</v>
+        <v>254</v>
       </c>
       <c r="C154">
         <v>1610011009</v>
       </c>
       <c r="D154" t="s">
-        <v>230</v>
+        <v>259</v>
       </c>
       <c r="E154">
         <v>27</v>
       </c>
       <c r="F154">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="G154">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H154">
         <v>0</v>
       </c>
       <c r="I154" t="s">
-        <v>11</v>
+        <v>260</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155">
         <v>1610011</v>
       </c>
       <c r="B155" t="s">
-        <v>227</v>
+        <v>254</v>
       </c>
       <c r="C155">
         <v>1610011003</v>
       </c>
       <c r="D155" t="s">
-        <v>231</v>
+        <v>261</v>
       </c>
       <c r="E155">
         <v>25</v>
       </c>
       <c r="F155">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G155">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H155">
         <v>0</v>
       </c>
       <c r="I155" t="s">
-        <v>11</v>
+        <v>262</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156">
         <v>1610011</v>
       </c>
       <c r="B156" t="s">
-        <v>227</v>
+        <v>254</v>
       </c>
       <c r="C156">
         <v>1610011012</v>
       </c>
       <c r="D156" t="s">
-        <v>232</v>
+        <v>263</v>
       </c>
       <c r="E156">
         <v>25</v>
       </c>
       <c r="F156">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G156">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H156">
         <v>0</v>
       </c>
       <c r="I156" t="s">
-        <v>11</v>
+        <v>264</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157">
         <v>1610011</v>
       </c>
       <c r="B157" t="s">
-        <v>227</v>
+        <v>254</v>
       </c>
       <c r="C157">
         <v>1610011004</v>
       </c>
       <c r="D157" t="s">
-        <v>233</v>
+        <v>265</v>
       </c>
       <c r="E157">
         <v>14</v>
       </c>
       <c r="F157">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="G157">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H157">
         <v>0</v>
       </c>
       <c r="I157" t="s">
-        <v>11</v>
+        <v>266</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158">
         <v>1610011</v>
       </c>
       <c r="B158" t="s">
-        <v>227</v>
+        <v>254</v>
       </c>
       <c r="C158">
         <v>1610011013</v>
       </c>
       <c r="D158" t="s">
-        <v>234</v>
+        <v>267</v>
       </c>
       <c r="E158">
         <v>4</v>
       </c>
       <c r="F158">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G158">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H158">
         <v>0</v>
       </c>
       <c r="I158" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159">
         <v>1610011</v>
       </c>
       <c r="B159" t="s">
-        <v>227</v>
+        <v>254</v>
       </c>
       <c r="C159">
         <v>1610011011</v>
       </c>
       <c r="D159" t="s">
-        <v>235</v>
+        <v>268</v>
       </c>
       <c r="E159">
         <v>28</v>
       </c>
       <c r="F159">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="G159">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H159">
         <v>0</v>
       </c>
       <c r="I159" t="s">
-        <v>11</v>
+        <v>269</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160">
         <v>1610011</v>
       </c>
       <c r="B160" t="s">
-        <v>227</v>
+        <v>254</v>
       </c>
       <c r="C160">
         <v>1610011006</v>
       </c>
       <c r="D160" t="s">
-        <v>236</v>
+        <v>270</v>
       </c>
       <c r="E160">
         <v>39</v>
       </c>
       <c r="F160">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="G160">
-        <v>3</v>
+        <v>21</v>
       </c>
       <c r="H160">
         <v>0</v>
       </c>
       <c r="I160" t="s">
-        <v>33</v>
+        <v>271</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161">
         <v>1610011</v>
       </c>
       <c r="B161" t="s">
-        <v>227</v>
+        <v>254</v>
       </c>
       <c r="C161">
         <v>1610011007</v>
       </c>
       <c r="D161" t="s">
-        <v>237</v>
+        <v>272</v>
       </c>
       <c r="E161">
         <v>9</v>
       </c>
       <c r="F161">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="G161">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H161">
         <v>0</v>
       </c>
       <c r="I161" t="s">
-        <v>11</v>
+        <v>273</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162">
         <v>1610011</v>
       </c>
       <c r="B162" t="s">
-        <v>227</v>
+        <v>254</v>
       </c>
       <c r="C162">
         <v>1610011010</v>
       </c>
       <c r="D162" t="s">
-        <v>238</v>
+        <v>274</v>
       </c>
       <c r="E162">
         <v>21</v>
       </c>
       <c r="F162">
+        <v>3</v>
+      </c>
+      <c r="G162">
         <v>18</v>
       </c>
-      <c r="G162">
-[...1 lines deleted...]
-      </c>
       <c r="H162">
         <v>0</v>
       </c>
       <c r="I162" t="s">
-        <v>25</v>
+        <v>225</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163">
         <v>1610011</v>
       </c>
       <c r="B163" t="s">
-        <v>227</v>
+        <v>254</v>
       </c>
       <c r="C163">
         <v>1610011008</v>
       </c>
       <c r="D163" t="s">
-        <v>239</v>
+        <v>275</v>
       </c>
       <c r="E163">
         <v>16</v>
       </c>
       <c r="F163">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="G163">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H163">
         <v>0</v>
       </c>
       <c r="I163" t="s">
-        <v>11</v>
+        <v>276</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164">
         <v>1610011</v>
       </c>
       <c r="B164" t="s">
-        <v>227</v>
+        <v>254</v>
       </c>
       <c r="C164">
         <v>1610011005</v>
       </c>
       <c r="D164" t="s">
-        <v>240</v>
+        <v>277</v>
       </c>
       <c r="E164">
         <v>23</v>
       </c>
       <c r="F164">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="G164">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="H164">
         <v>0</v>
       </c>
       <c r="I164" t="s">
-        <v>11</v>
+        <v>142</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165">
         <v>1610030</v>
       </c>
       <c r="B165" t="s">
-        <v>241</v>
+        <v>278</v>
       </c>
       <c r="C165">
         <v>1610030001</v>
       </c>
       <c r="D165" t="s">
-        <v>242</v>
+        <v>279</v>
       </c>
       <c r="E165">
         <v>11</v>
       </c>
       <c r="F165">
+        <v>0</v>
+      </c>
+      <c r="G165">
         <v>11</v>
       </c>
-      <c r="G165">
-[...1 lines deleted...]
-      </c>
       <c r="H165">
         <v>0</v>
       </c>
       <c r="I165" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166">
         <v>1610030</v>
       </c>
       <c r="B166" t="s">
-        <v>241</v>
+        <v>278</v>
       </c>
       <c r="C166">
         <v>1610030004</v>
       </c>
       <c r="D166" t="s">
-        <v>243</v>
+        <v>280</v>
       </c>
       <c r="E166">
         <v>19</v>
       </c>
       <c r="F166">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="G166">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="H166">
         <v>0</v>
       </c>
       <c r="I166" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167">
         <v>1610030</v>
       </c>
       <c r="B167" t="s">
-        <v>241</v>
+        <v>278</v>
       </c>
       <c r="C167">
         <v>1610030012</v>
       </c>
       <c r="D167" t="s">
-        <v>244</v>
+        <v>281</v>
       </c>
       <c r="E167">
         <v>16</v>
       </c>
       <c r="F167">
         <v>0</v>
       </c>
       <c r="G167">
         <v>16</v>
       </c>
       <c r="H167">
         <v>0</v>
       </c>
       <c r="I167" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168">
         <v>1610030</v>
       </c>
       <c r="B168" t="s">
-        <v>241</v>
+        <v>278</v>
       </c>
       <c r="C168">
         <v>1610030020</v>
       </c>
       <c r="D168" t="s">
-        <v>245</v>
+        <v>282</v>
       </c>
       <c r="E168">
         <v>43</v>
       </c>
       <c r="F168">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="G168">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="H168">
         <v>0</v>
       </c>
       <c r="I168" t="s">
-        <v>246</v>
+        <v>28</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169">
         <v>1610030</v>
       </c>
       <c r="B169" t="s">
-        <v>241</v>
+        <v>278</v>
       </c>
       <c r="C169">
         <v>1610030003</v>
       </c>
       <c r="D169" t="s">
-        <v>241</v>
+        <v>278</v>
       </c>
       <c r="E169">
         <v>26</v>
       </c>
       <c r="F169">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="G169">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="H169">
         <v>0</v>
       </c>
       <c r="I169" t="s">
-        <v>247</v>
+        <v>28</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170">
         <v>1610030</v>
       </c>
       <c r="B170" t="s">
-        <v>241</v>
+        <v>278</v>
       </c>
       <c r="C170">
         <v>1610030007</v>
       </c>
       <c r="D170" t="s">
-        <v>248</v>
+        <v>283</v>
       </c>
       <c r="E170">
         <v>17</v>
       </c>
       <c r="F170">
+        <v>0</v>
+      </c>
+      <c r="G170">
         <v>17</v>
       </c>
-      <c r="G170">
-[...1 lines deleted...]
-      </c>
       <c r="H170">
         <v>0</v>
       </c>
       <c r="I170" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171">
         <v>1610030</v>
       </c>
       <c r="B171" t="s">
-        <v>241</v>
+        <v>278</v>
       </c>
       <c r="C171">
         <v>1610030019</v>
       </c>
       <c r="D171" t="s">
-        <v>249</v>
+        <v>284</v>
       </c>
       <c r="E171">
         <v>15</v>
       </c>
       <c r="F171">
+        <v>0</v>
+      </c>
+      <c r="G171">
         <v>15</v>
       </c>
-      <c r="G171">
-[...1 lines deleted...]
-      </c>
       <c r="H171">
         <v>0</v>
       </c>
       <c r="I171" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172">
         <v>1610030</v>
       </c>
       <c r="B172" t="s">
-        <v>241</v>
+        <v>278</v>
       </c>
       <c r="C172">
         <v>1610030005</v>
       </c>
       <c r="D172" t="s">
-        <v>250</v>
+        <v>285</v>
       </c>
       <c r="E172">
         <v>5</v>
       </c>
       <c r="F172">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G172">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H172">
         <v>0</v>
       </c>
       <c r="I172" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173">
         <v>1610030</v>
       </c>
       <c r="B173" t="s">
-        <v>241</v>
+        <v>278</v>
       </c>
       <c r="C173">
         <v>1610030002</v>
       </c>
       <c r="D173" t="s">
-        <v>251</v>
+        <v>286</v>
       </c>
       <c r="E173">
         <v>13</v>
       </c>
       <c r="F173">
+        <v>0</v>
+      </c>
+      <c r="G173">
         <v>13</v>
       </c>
-      <c r="G173">
-[...1 lines deleted...]
-      </c>
       <c r="H173">
         <v>0</v>
       </c>
       <c r="I173" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174">
         <v>1610030</v>
       </c>
       <c r="B174" t="s">
-        <v>241</v>
+        <v>278</v>
       </c>
       <c r="C174">
         <v>1610030006</v>
       </c>
       <c r="D174" t="s">
-        <v>252</v>
+        <v>287</v>
       </c>
       <c r="E174">
         <v>8</v>
       </c>
       <c r="F174">
+        <v>0</v>
+      </c>
+      <c r="G174">
         <v>8</v>
       </c>
-      <c r="G174">
-[...1 lines deleted...]
-      </c>
       <c r="H174">
         <v>0</v>
       </c>
       <c r="I174" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175">
         <v>1610030</v>
       </c>
       <c r="B175" t="s">
-        <v>241</v>
+        <v>278</v>
       </c>
       <c r="C175">
         <v>1610030021</v>
       </c>
       <c r="D175" t="s">
-        <v>253</v>
+        <v>288</v>
       </c>
       <c r="E175">
         <v>12</v>
       </c>
       <c r="F175">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G175">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="H175">
         <v>0</v>
       </c>
       <c r="I175" t="s">
-        <v>254</v>
+        <v>28</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176">
         <v>1610030</v>
       </c>
       <c r="B176" t="s">
-        <v>241</v>
+        <v>278</v>
       </c>
       <c r="C176">
         <v>1610030013</v>
       </c>
       <c r="D176" t="s">
-        <v>255</v>
+        <v>289</v>
       </c>
       <c r="E176">
         <v>12</v>
       </c>
       <c r="F176">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="G176">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="H176">
         <v>0</v>
       </c>
       <c r="I176" t="s">
-        <v>104</v>
+        <v>28</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177">
         <v>1610030</v>
       </c>
       <c r="B177" t="s">
-        <v>241</v>
+        <v>278</v>
       </c>
       <c r="C177">
         <v>1610030011</v>
       </c>
       <c r="D177" t="s">
-        <v>256</v>
+        <v>290</v>
       </c>
       <c r="E177">
         <v>23</v>
       </c>
       <c r="F177">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="G177">
-        <v>6</v>
+        <v>23</v>
       </c>
       <c r="H177">
         <v>0</v>
       </c>
       <c r="I177" t="s">
-        <v>257</v>
+        <v>28</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178">
         <v>1610041</v>
       </c>
       <c r="B178" t="s">
-        <v>258</v>
+        <v>291</v>
       </c>
       <c r="C178">
         <v>1610041012</v>
       </c>
       <c r="D178" t="s">
-        <v>259</v>
+        <v>292</v>
       </c>
       <c r="E178">
         <v>16</v>
       </c>
       <c r="F178">
+        <v>2</v>
+      </c>
+      <c r="G178">
         <v>14</v>
       </c>
-      <c r="G178">
-[...1 lines deleted...]
-      </c>
       <c r="H178">
         <v>0</v>
       </c>
       <c r="I178" t="s">
-        <v>218</v>
+        <v>293</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179">
         <v>1610041</v>
       </c>
       <c r="B179" t="s">
-        <v>258</v>
+        <v>291</v>
       </c>
       <c r="C179">
         <v>1610041002</v>
       </c>
       <c r="D179" t="s">
-        <v>260</v>
+        <v>294</v>
       </c>
       <c r="E179">
         <v>23</v>
       </c>
       <c r="F179">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="G179">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="H179">
         <v>0</v>
       </c>
       <c r="I179" t="s">
-        <v>11</v>
+        <v>295</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180">
         <v>1610041</v>
       </c>
       <c r="B180" t="s">
-        <v>258</v>
+        <v>291</v>
       </c>
       <c r="C180">
         <v>1610041006</v>
       </c>
       <c r="D180" t="s">
-        <v>261</v>
+        <v>296</v>
       </c>
       <c r="E180">
         <v>30</v>
       </c>
       <c r="F180">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="G180">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="H180">
         <v>0</v>
       </c>
       <c r="I180" t="s">
-        <v>11</v>
+        <v>179</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181">
         <v>1610041</v>
       </c>
       <c r="B181" t="s">
-        <v>258</v>
+        <v>291</v>
       </c>
       <c r="C181">
         <v>1610041001</v>
       </c>
       <c r="D181" t="s">
-        <v>262</v>
+        <v>297</v>
       </c>
       <c r="E181">
         <v>25</v>
       </c>
       <c r="F181">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="G181">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="H181">
         <v>0</v>
       </c>
       <c r="I181" t="s">
-        <v>11</v>
+        <v>298</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182">
         <v>1610041</v>
       </c>
       <c r="B182" t="s">
-        <v>258</v>
+        <v>291</v>
       </c>
       <c r="C182">
         <v>1610041011</v>
       </c>
       <c r="D182" t="s">
-        <v>263</v>
+        <v>299</v>
       </c>
       <c r="E182">
         <v>28</v>
       </c>
       <c r="F182">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="G182">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="H182">
         <v>0</v>
       </c>
       <c r="I182" t="s">
-        <v>264</v>
+        <v>300</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183">
         <v>1610041</v>
       </c>
       <c r="B183" t="s">
-        <v>258</v>
+        <v>291</v>
       </c>
       <c r="C183">
         <v>1610041003</v>
       </c>
       <c r="D183" t="s">
-        <v>265</v>
+        <v>301</v>
       </c>
       <c r="E183">
         <v>4</v>
       </c>
       <c r="F183">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G183">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H183">
         <v>0</v>
       </c>
       <c r="I183" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184">
         <v>1610041</v>
       </c>
       <c r="B184" t="s">
-        <v>258</v>
+        <v>291</v>
       </c>
       <c r="C184">
         <v>1610041004</v>
       </c>
       <c r="D184" t="s">
-        <v>266</v>
+        <v>302</v>
       </c>
       <c r="E184">
         <v>49</v>
       </c>
       <c r="F184">
-        <v>49</v>
+        <v>12</v>
       </c>
       <c r="G184">
-        <v>0</v>
+        <v>37</v>
       </c>
       <c r="H184">
         <v>0</v>
       </c>
       <c r="I184" t="s">
-        <v>11</v>
+        <v>303</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185">
         <v>1610041</v>
       </c>
       <c r="B185" t="s">
-        <v>258</v>
+        <v>291</v>
       </c>
       <c r="C185">
         <v>1610041005</v>
       </c>
       <c r="D185" t="s">
-        <v>267</v>
+        <v>304</v>
       </c>
       <c r="E185">
         <v>30</v>
       </c>
       <c r="F185">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="G185">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="H185">
         <v>0</v>
       </c>
       <c r="I185" t="s">
-        <v>98</v>
+        <v>305</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186">
         <v>1610041</v>
       </c>
       <c r="B186" t="s">
-        <v>258</v>
+        <v>291</v>
       </c>
       <c r="C186">
         <v>1610041010</v>
       </c>
       <c r="D186" t="s">
-        <v>268</v>
+        <v>306</v>
       </c>
       <c r="E186">
         <v>43</v>
       </c>
       <c r="F186">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="G186">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="H186">
         <v>0</v>
       </c>
       <c r="I186" t="s">
-        <v>11</v>
+        <v>307</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187">
         <v>1610041</v>
       </c>
       <c r="B187" t="s">
-        <v>258</v>
+        <v>291</v>
       </c>
       <c r="C187">
         <v>1610041007</v>
       </c>
       <c r="D187" t="s">
-        <v>269</v>
+        <v>308</v>
       </c>
       <c r="E187">
         <v>19</v>
       </c>
       <c r="F187">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="G187">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="H187">
         <v>0</v>
       </c>
       <c r="I187" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188">
         <v>1610041</v>
       </c>
       <c r="B188" t="s">
-        <v>258</v>
+        <v>291</v>
       </c>
       <c r="C188">
         <v>1610041009</v>
       </c>
       <c r="D188" t="s">
-        <v>270</v>
+        <v>309</v>
       </c>
       <c r="E188">
         <v>17</v>
       </c>
       <c r="F188">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="G188">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="H188">
         <v>0</v>
       </c>
       <c r="I188" t="s">
-        <v>271</v>
+        <v>310</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189">
         <v>1610041</v>
       </c>
       <c r="B189" t="s">
-        <v>258</v>
+        <v>291</v>
       </c>
       <c r="C189">
         <v>1610041008</v>
       </c>
       <c r="D189" t="s">
-        <v>272</v>
+        <v>311</v>
       </c>
       <c r="E189">
         <v>25</v>
       </c>
       <c r="F189">
-        <v>25</v>
+        <v>3</v>
       </c>
       <c r="G189">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="H189">
         <v>0</v>
       </c>
       <c r="I189" t="s">
-        <v>11</v>
+        <v>312</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190">
         <v>1610042</v>
       </c>
       <c r="B190" t="s">
-        <v>273</v>
+        <v>313</v>
       </c>
       <c r="C190">
         <v>1610042007</v>
       </c>
       <c r="D190" t="s">
         <v>21</v>
       </c>
       <c r="E190">
         <v>58</v>
       </c>
       <c r="F190">
-        <v>49</v>
+        <v>24</v>
       </c>
       <c r="G190">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="H190">
         <v>0</v>
       </c>
       <c r="I190" t="s">
-        <v>274</v>
+        <v>314</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191">
         <v>1610042</v>
       </c>
       <c r="B191" t="s">
-        <v>273</v>
+        <v>313</v>
       </c>
       <c r="C191">
         <v>1610042008</v>
       </c>
       <c r="D191" t="s">
-        <v>275</v>
+        <v>315</v>
       </c>
       <c r="E191">
         <v>42</v>
       </c>
       <c r="F191">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="G191">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="H191">
         <v>0</v>
       </c>
       <c r="I191" t="s">
-        <v>276</v>
+        <v>316</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192">
         <v>1610042</v>
       </c>
       <c r="B192" t="s">
-        <v>273</v>
+        <v>313</v>
       </c>
       <c r="C192">
         <v>1610042010</v>
       </c>
       <c r="D192" t="s">
-        <v>277</v>
+        <v>317</v>
       </c>
       <c r="E192">
         <v>18</v>
       </c>
       <c r="F192">
+        <v>0</v>
+      </c>
+      <c r="G192">
         <v>18</v>
       </c>
-      <c r="G192">
-[...1 lines deleted...]
-      </c>
       <c r="H192">
         <v>0</v>
       </c>
       <c r="I192" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193">
         <v>1610042</v>
       </c>
       <c r="B193" t="s">
-        <v>273</v>
+        <v>313</v>
       </c>
       <c r="C193">
         <v>1610042006</v>
       </c>
       <c r="D193" t="s">
-        <v>278</v>
+        <v>318</v>
       </c>
       <c r="E193">
         <v>135</v>
       </c>
       <c r="F193">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="G193">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H193">
         <v>0</v>
       </c>
       <c r="I193" t="s">
-        <v>11</v>
+        <v>319</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194">
         <v>1610042</v>
       </c>
       <c r="B194" t="s">
-        <v>273</v>
+        <v>313</v>
       </c>
       <c r="C194">
         <v>1610042013</v>
       </c>
       <c r="D194" t="s">
-        <v>279</v>
+        <v>320</v>
       </c>
       <c r="E194">
         <v>31</v>
       </c>
       <c r="F194">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="G194">
-        <v>5</v>
+        <v>23</v>
       </c>
       <c r="H194">
         <v>0</v>
       </c>
       <c r="I194" t="s">
-        <v>280</v>
+        <v>321</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195">
         <v>1610042</v>
       </c>
       <c r="B195" t="s">
-        <v>273</v>
+        <v>313</v>
       </c>
       <c r="C195">
         <v>1610042004</v>
       </c>
       <c r="D195" t="s">
-        <v>273</v>
+        <v>313</v>
       </c>
       <c r="E195">
         <v>81</v>
       </c>
       <c r="F195">
-        <v>70</v>
+        <v>48</v>
       </c>
       <c r="G195">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="H195">
         <v>0</v>
       </c>
       <c r="I195" t="s">
-        <v>281</v>
+        <v>322</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196">
         <v>1610042</v>
       </c>
       <c r="B196" t="s">
-        <v>273</v>
+        <v>313</v>
       </c>
       <c r="C196">
         <v>1610042009</v>
       </c>
       <c r="D196" t="s">
-        <v>282</v>
+        <v>323</v>
       </c>
       <c r="E196">
         <v>55</v>
       </c>
       <c r="F196">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="G196">
-        <v>5</v>
+        <v>55</v>
       </c>
       <c r="H196">
         <v>0</v>
       </c>
       <c r="I196" t="s">
-        <v>283</v>
+        <v>28</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197">
         <v>1610042</v>
       </c>
       <c r="B197" t="s">
-        <v>273</v>
+        <v>313</v>
       </c>
       <c r="C197">
         <v>1610042005</v>
       </c>
       <c r="D197" t="s">
-        <v>284</v>
+        <v>324</v>
       </c>
       <c r="E197">
         <v>111</v>
       </c>
       <c r="F197">
-        <v>111</v>
+        <v>77</v>
       </c>
       <c r="G197">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="H197">
         <v>0</v>
       </c>
       <c r="I197" t="s">
-        <v>11</v>
+        <v>325</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198">
         <v>1610042</v>
       </c>
       <c r="B198" t="s">
-        <v>273</v>
+        <v>313</v>
       </c>
       <c r="C198">
         <v>1610042003</v>
       </c>
       <c r="D198" t="s">
-        <v>285</v>
+        <v>326</v>
       </c>
       <c r="E198">
         <v>48</v>
       </c>
       <c r="F198">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G198">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="H198">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I198" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199">
         <v>1610042</v>
       </c>
       <c r="B199" t="s">
-        <v>273</v>
+        <v>313</v>
       </c>
       <c r="C199">
         <v>1610042011</v>
       </c>
       <c r="D199" t="s">
-        <v>286</v>
+        <v>327</v>
       </c>
       <c r="E199">
         <v>10</v>
       </c>
       <c r="F199">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G199">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="H199">
         <v>0</v>
       </c>
       <c r="I199" t="s">
-        <v>287</v>
+        <v>28</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200">
         <v>1610042</v>
       </c>
       <c r="B200" t="s">
-        <v>273</v>
+        <v>313</v>
       </c>
       <c r="C200">
         <v>1610042012</v>
       </c>
       <c r="D200" t="s">
-        <v>288</v>
+        <v>328</v>
       </c>
       <c r="E200">
         <v>8</v>
       </c>
       <c r="F200">
+        <v>0</v>
+      </c>
+      <c r="G200">
         <v>8</v>
       </c>
-      <c r="G200">
-[...1 lines deleted...]
-      </c>
       <c r="H200">
         <v>0</v>
       </c>
       <c r="I200" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201">
         <v>1610042</v>
       </c>
       <c r="B201" t="s">
-        <v>273</v>
+        <v>313</v>
       </c>
       <c r="C201">
         <v>1610042002</v>
       </c>
       <c r="D201" t="s">
-        <v>289</v>
+        <v>329</v>
       </c>
       <c r="E201">
         <v>16</v>
       </c>
       <c r="F201">
+        <v>0</v>
+      </c>
+      <c r="G201">
         <v>16</v>
       </c>
-      <c r="G201">
-[...1 lines deleted...]
-      </c>
       <c r="H201">
         <v>0</v>
       </c>
       <c r="I201" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202">
         <v>1610042</v>
       </c>
       <c r="B202" t="s">
-        <v>273</v>
+        <v>313</v>
       </c>
       <c r="C202">
         <v>1610042001</v>
       </c>
       <c r="D202" t="s">
-        <v>290</v>
+        <v>330</v>
       </c>
       <c r="E202">
         <v>11</v>
       </c>
       <c r="F202">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G202">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="H202">
         <v>0</v>
       </c>
       <c r="I202" t="s">
-        <v>291</v>
+        <v>28</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203">
         <v>1610020</v>
       </c>
       <c r="B203" t="s">
-        <v>292</v>
+        <v>331</v>
       </c>
       <c r="C203">
         <v>1610020013</v>
       </c>
       <c r="D203" t="s">
-        <v>293</v>
+        <v>332</v>
       </c>
       <c r="E203">
         <v>50</v>
       </c>
       <c r="F203">
-        <v>49</v>
+        <v>0</v>
       </c>
       <c r="G203">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="H203">
         <v>0</v>
       </c>
       <c r="I203" t="s">
-        <v>177</v>
+        <v>28</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204">
         <v>1610020</v>
       </c>
       <c r="B204" t="s">
-        <v>292</v>
+        <v>331</v>
       </c>
       <c r="C204">
         <v>1610020030</v>
       </c>
       <c r="D204" t="s">
-        <v>294</v>
+        <v>333</v>
       </c>
       <c r="E204">
         <v>41</v>
       </c>
       <c r="F204">
         <v>41</v>
       </c>
       <c r="G204">
         <v>0</v>
       </c>
       <c r="H204">
         <v>0</v>
       </c>
       <c r="I204" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205">
         <v>1610020</v>
       </c>
       <c r="B205" t="s">
-        <v>292</v>
+        <v>331</v>
       </c>
       <c r="C205">
         <v>1610020018</v>
       </c>
       <c r="D205" t="s">
-        <v>295</v>
+        <v>334</v>
       </c>
       <c r="E205">
         <v>30</v>
       </c>
       <c r="F205">
-        <v>27</v>
+        <v>5</v>
       </c>
       <c r="G205">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="H205">
         <v>0</v>
       </c>
       <c r="I205" t="s">
-        <v>296</v>
+        <v>179</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206">
         <v>1610020</v>
       </c>
       <c r="B206" t="s">
-        <v>292</v>
+        <v>331</v>
       </c>
       <c r="C206">
         <v>1610020033</v>
       </c>
       <c r="D206" t="s">
-        <v>297</v>
+        <v>335</v>
       </c>
       <c r="E206">
         <v>18</v>
       </c>
       <c r="F206">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="G206">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="H206">
         <v>0</v>
       </c>
       <c r="I206" t="s">
-        <v>298</v>
+        <v>15</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207">
         <v>1610020</v>
       </c>
       <c r="B207" t="s">
-        <v>292</v>
+        <v>331</v>
       </c>
       <c r="C207">
         <v>1610020027</v>
       </c>
       <c r="D207" t="s">
-        <v>299</v>
+        <v>336</v>
       </c>
       <c r="E207">
         <v>35</v>
       </c>
       <c r="F207">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="G207">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="H207">
         <v>0</v>
       </c>
       <c r="I207" t="s">
-        <v>300</v>
+        <v>337</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208">
         <v>1610020</v>
       </c>
       <c r="B208" t="s">
-        <v>292</v>
+        <v>331</v>
       </c>
       <c r="C208">
         <v>1610020029</v>
       </c>
       <c r="D208" t="s">
-        <v>301</v>
+        <v>338</v>
       </c>
       <c r="E208">
         <v>31</v>
       </c>
       <c r="F208">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="G208">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="H208">
         <v>0</v>
       </c>
       <c r="I208" t="s">
-        <v>302</v>
+        <v>339</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209">
         <v>1610020</v>
       </c>
       <c r="B209" t="s">
-        <v>292</v>
+        <v>331</v>
       </c>
       <c r="C209">
         <v>1610020034</v>
       </c>
       <c r="D209" t="s">
-        <v>303</v>
+        <v>340</v>
       </c>
       <c r="E209">
         <v>91</v>
       </c>
       <c r="F209">
         <v>91</v>
       </c>
       <c r="G209">
         <v>0</v>
       </c>
       <c r="H209">
         <v>0</v>
       </c>
       <c r="I209" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210">
         <v>1610020</v>
       </c>
       <c r="B210" t="s">
-        <v>292</v>
+        <v>331</v>
       </c>
       <c r="C210">
         <v>1610020028</v>
       </c>
       <c r="D210" t="s">
-        <v>304</v>
+        <v>341</v>
       </c>
       <c r="E210">
         <v>51</v>
       </c>
       <c r="F210">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="G210">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="H210">
         <v>0</v>
       </c>
       <c r="I210" t="s">
-        <v>11</v>
+        <v>342</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211">
         <v>1610020</v>
       </c>
       <c r="B211" t="s">
-        <v>292</v>
+        <v>331</v>
       </c>
       <c r="C211">
         <v>1610020008</v>
       </c>
       <c r="D211" t="s">
-        <v>305</v>
+        <v>343</v>
       </c>
       <c r="E211">
         <v>74</v>
       </c>
       <c r="F211">
-        <v>74</v>
+        <v>54</v>
       </c>
       <c r="G211">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="H211">
         <v>0</v>
       </c>
       <c r="I211" t="s">
-        <v>11</v>
+        <v>344</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212">
         <v>1610020</v>
       </c>
       <c r="B212" t="s">
-        <v>292</v>
+        <v>331</v>
       </c>
       <c r="C212">
         <v>1610020012</v>
       </c>
       <c r="D212" t="s">
-        <v>306</v>
+        <v>345</v>
       </c>
       <c r="E212">
         <v>81</v>
       </c>
       <c r="F212">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="G212">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H212">
         <v>0</v>
       </c>
       <c r="I212" t="s">
-        <v>11</v>
+        <v>346</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213">
         <v>1610020</v>
       </c>
       <c r="B213" t="s">
-        <v>292</v>
+        <v>331</v>
       </c>
       <c r="C213">
         <v>1610020017</v>
       </c>
       <c r="D213" t="s">
-        <v>307</v>
+        <v>347</v>
       </c>
       <c r="E213">
         <v>25</v>
       </c>
       <c r="F213">
         <v>25</v>
       </c>
       <c r="G213">
         <v>0</v>
       </c>
       <c r="H213">
         <v>0</v>
       </c>
       <c r="I213" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214">
         <v>1610020</v>
       </c>
       <c r="B214" t="s">
-        <v>292</v>
+        <v>331</v>
       </c>
       <c r="C214">
         <v>1610020036</v>
       </c>
       <c r="D214" t="s">
-        <v>308</v>
+        <v>348</v>
       </c>
       <c r="E214">
         <v>26</v>
       </c>
       <c r="F214">
         <v>25</v>
       </c>
       <c r="G214">
         <v>0</v>
       </c>
       <c r="H214">
         <v>1</v>
       </c>
       <c r="I214" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215">
         <v>1610020</v>
       </c>
       <c r="B215" t="s">
-        <v>292</v>
+        <v>331</v>
       </c>
       <c r="C215">
         <v>1610020015</v>
       </c>
       <c r="D215" t="s">
-        <v>309</v>
+        <v>349</v>
       </c>
       <c r="E215">
         <v>31</v>
       </c>
       <c r="F215">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="G215">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="H215">
         <v>0</v>
       </c>
       <c r="I215" t="s">
-        <v>310</v>
+        <v>28</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216">
         <v>1610020</v>
       </c>
       <c r="B216" t="s">
-        <v>292</v>
+        <v>331</v>
       </c>
       <c r="C216">
         <v>1610020026</v>
       </c>
       <c r="D216" t="s">
-        <v>292</v>
+        <v>331</v>
       </c>
       <c r="E216">
         <v>52</v>
       </c>
       <c r="F216">
         <v>52</v>
       </c>
       <c r="G216">
         <v>0</v>
       </c>
       <c r="H216">
         <v>0</v>
       </c>
       <c r="I216" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217">
         <v>1610020</v>
       </c>
       <c r="B217" t="s">
-        <v>292</v>
+        <v>331</v>
       </c>
       <c r="C217">
         <v>1610020016</v>
       </c>
       <c r="D217" t="s">
-        <v>311</v>
+        <v>350</v>
       </c>
       <c r="E217">
         <v>13</v>
       </c>
       <c r="F217">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="G217">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H217">
         <v>0</v>
       </c>
       <c r="I217" t="s">
-        <v>11</v>
+        <v>139</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218">
         <v>1610020</v>
       </c>
       <c r="B218" t="s">
-        <v>292</v>
+        <v>331</v>
       </c>
       <c r="C218">
         <v>1610020031</v>
       </c>
       <c r="D218" t="s">
-        <v>312</v>
+        <v>351</v>
       </c>
       <c r="E218">
         <v>61</v>
       </c>
       <c r="F218">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="G218">
-        <v>4</v>
+        <v>26</v>
       </c>
       <c r="H218">
         <v>0</v>
       </c>
       <c r="I218" t="s">
-        <v>313</v>
+        <v>352</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219">
         <v>1610020</v>
       </c>
       <c r="B219" t="s">
-        <v>292</v>
+        <v>331</v>
       </c>
       <c r="C219">
         <v>1610020024</v>
       </c>
       <c r="D219" t="s">
-        <v>314</v>
+        <v>353</v>
       </c>
       <c r="E219">
         <v>49</v>
       </c>
       <c r="F219">
         <v>49</v>
       </c>
       <c r="G219">
         <v>0</v>
       </c>
       <c r="H219">
         <v>0</v>
       </c>
       <c r="I219" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220">
         <v>1610020</v>
       </c>
       <c r="B220" t="s">
-        <v>292</v>
+        <v>331</v>
       </c>
       <c r="C220">
         <v>1610020025</v>
       </c>
       <c r="D220" t="s">
-        <v>315</v>
+        <v>354</v>
       </c>
       <c r="E220">
         <v>32</v>
       </c>
       <c r="F220">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="G220">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="H220">
         <v>0</v>
       </c>
       <c r="I220" t="s">
-        <v>316</v>
+        <v>355</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221">
         <v>1610020</v>
       </c>
       <c r="B221" t="s">
-        <v>292</v>
+        <v>331</v>
       </c>
       <c r="C221">
         <v>1610020035</v>
       </c>
       <c r="D221" t="s">
-        <v>317</v>
+        <v>356</v>
       </c>
       <c r="E221">
         <v>23</v>
       </c>
       <c r="F221">
         <v>23</v>
       </c>
       <c r="G221">
         <v>0</v>
       </c>
       <c r="H221">
         <v>0</v>
       </c>
       <c r="I221" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222">
         <v>1610020</v>
       </c>
       <c r="B222" t="s">
-        <v>292</v>
+        <v>331</v>
       </c>
       <c r="C222">
         <v>1610020014</v>
       </c>
       <c r="D222" t="s">
-        <v>318</v>
+        <v>357</v>
       </c>
       <c r="E222">
         <v>21</v>
       </c>
       <c r="F222">
         <v>21</v>
       </c>
       <c r="G222">
         <v>0</v>
       </c>
       <c r="H222">
         <v>0</v>
       </c>
       <c r="I222" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223">
         <v>1610020</v>
       </c>
       <c r="B223" t="s">
-        <v>292</v>
+        <v>331</v>
       </c>
       <c r="C223">
         <v>1610020032</v>
       </c>
       <c r="D223" t="s">
-        <v>319</v>
+        <v>358</v>
       </c>
       <c r="E223">
         <v>21</v>
       </c>
       <c r="F223">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="G223">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H223">
         <v>0</v>
       </c>
       <c r="I223" t="s">
-        <v>11</v>
+        <v>359</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224">
         <v>1610040</v>
       </c>
       <c r="B224" t="s">
-        <v>320</v>
+        <v>360</v>
       </c>
       <c r="C224">
         <v>1610040050</v>
       </c>
       <c r="D224" t="s">
-        <v>321</v>
+        <v>361</v>
       </c>
       <c r="E224">
         <v>34</v>
       </c>
       <c r="F224">
-        <v>25</v>
+        <v>2</v>
       </c>
       <c r="G224">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="H224">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I224" t="s">
-        <v>322</v>
+        <v>362</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225">
         <v>1610040</v>
       </c>
       <c r="B225" t="s">
-        <v>320</v>
+        <v>360</v>
       </c>
       <c r="C225">
         <v>1610040048</v>
       </c>
       <c r="D225" t="s">
-        <v>323</v>
+        <v>363</v>
       </c>
       <c r="E225">
         <v>50</v>
       </c>
       <c r="F225">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G225">
-        <v>2</v>
+        <v>39</v>
       </c>
       <c r="H225">
         <v>0</v>
       </c>
       <c r="I225" t="s">
-        <v>324</v>
+        <v>364</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226">
         <v>1610040</v>
       </c>
       <c r="B226" t="s">
-        <v>320</v>
+        <v>360</v>
       </c>
       <c r="C226">
         <v>1610040028</v>
       </c>
       <c r="D226" t="s">
-        <v>325</v>
+        <v>365</v>
       </c>
       <c r="E226">
         <v>45</v>
       </c>
       <c r="F226">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="G226">
-        <v>4</v>
+        <v>30</v>
       </c>
       <c r="H226">
         <v>0</v>
       </c>
       <c r="I226" t="s">
-        <v>326</v>
+        <v>205</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227">
         <v>1610040</v>
       </c>
       <c r="B227" t="s">
-        <v>320</v>
+        <v>360</v>
       </c>
       <c r="C227">
         <v>1610040036</v>
       </c>
       <c r="D227" t="s">
-        <v>327</v>
+        <v>366</v>
       </c>
       <c r="E227">
         <v>34</v>
       </c>
       <c r="F227">
-        <v>34</v>
+        <v>2</v>
       </c>
       <c r="G227">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="H227">
         <v>0</v>
       </c>
       <c r="I227" t="s">
-        <v>11</v>
+        <v>362</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228">
         <v>1610040</v>
       </c>
       <c r="B228" t="s">
-        <v>320</v>
+        <v>360</v>
       </c>
       <c r="C228">
         <v>1610040053</v>
       </c>
       <c r="D228" t="s">
-        <v>328</v>
+        <v>367</v>
       </c>
       <c r="E228">
         <v>67</v>
       </c>
       <c r="F228">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="G228">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="H228">
         <v>0</v>
       </c>
       <c r="I228" t="s">
-        <v>329</v>
+        <v>368</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229">
         <v>1610040</v>
       </c>
       <c r="B229" t="s">
-        <v>320</v>
+        <v>360</v>
       </c>
       <c r="C229">
         <v>1610040045</v>
       </c>
       <c r="D229" t="s">
-        <v>330</v>
+        <v>369</v>
       </c>
       <c r="E229">
         <v>43</v>
       </c>
       <c r="F229">
-        <v>27</v>
+        <v>2</v>
       </c>
       <c r="G229">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="H229">
         <v>0</v>
       </c>
       <c r="I229" t="s">
-        <v>331</v>
+        <v>370</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230">
         <v>1610040</v>
       </c>
       <c r="B230" t="s">
-        <v>320</v>
+        <v>360</v>
       </c>
       <c r="C230">
         <v>1610040035</v>
       </c>
       <c r="D230" t="s">
-        <v>332</v>
+        <v>371</v>
       </c>
       <c r="E230">
         <v>31</v>
       </c>
       <c r="F230">
+        <v>2</v>
+      </c>
+      <c r="G230">
         <v>29</v>
       </c>
-      <c r="G230">
-[...1 lines deleted...]
-      </c>
       <c r="H230">
         <v>0</v>
       </c>
       <c r="I230" t="s">
-        <v>333</v>
+        <v>372</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231">
         <v>1610040</v>
       </c>
       <c r="B231" t="s">
-        <v>320</v>
+        <v>360</v>
       </c>
       <c r="C231">
         <v>1610040052</v>
       </c>
       <c r="D231" t="s">
-        <v>334</v>
+        <v>373</v>
       </c>
       <c r="E231">
         <v>45</v>
       </c>
       <c r="F231">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="G231">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="H231">
         <v>0</v>
       </c>
       <c r="I231" t="s">
-        <v>92</v>
+        <v>374</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232">
         <v>1610040</v>
       </c>
       <c r="B232" t="s">
-        <v>320</v>
+        <v>360</v>
       </c>
       <c r="C232">
         <v>1610040038</v>
       </c>
       <c r="D232" t="s">
-        <v>335</v>
+        <v>375</v>
       </c>
       <c r="E232">
         <v>40</v>
       </c>
       <c r="F232">
         <v>40</v>
       </c>
       <c r="G232">
         <v>0</v>
       </c>
       <c r="H232">
         <v>0</v>
       </c>
       <c r="I232" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233">
         <v>1610040</v>
       </c>
       <c r="B233" t="s">
-        <v>320</v>
+        <v>360</v>
       </c>
       <c r="C233">
         <v>1610040037</v>
       </c>
       <c r="D233" t="s">
-        <v>336</v>
+        <v>376</v>
       </c>
       <c r="E233">
         <v>35</v>
       </c>
       <c r="F233">
-        <v>35</v>
+        <v>1</v>
       </c>
       <c r="G233">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="H233">
         <v>0</v>
       </c>
       <c r="I233" t="s">
-        <v>11</v>
+        <v>377</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234">
         <v>1610040</v>
       </c>
       <c r="B234" t="s">
-        <v>320</v>
+        <v>360</v>
       </c>
       <c r="C234">
         <v>1610040054</v>
       </c>
       <c r="D234" t="s">
-        <v>337</v>
+        <v>378</v>
       </c>
       <c r="E234">
         <v>26</v>
       </c>
       <c r="F234">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="G234">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="H234">
         <v>0</v>
       </c>
       <c r="I234" t="s">
-        <v>11</v>
+        <v>379</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235">
         <v>1610040</v>
       </c>
       <c r="B235" t="s">
-        <v>320</v>
+        <v>360</v>
       </c>
       <c r="C235">
         <v>1610040030</v>
       </c>
       <c r="D235" t="s">
-        <v>320</v>
+        <v>360</v>
       </c>
       <c r="E235">
         <v>97</v>
       </c>
       <c r="F235">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="G235">
-        <v>6</v>
+        <v>86</v>
       </c>
       <c r="H235">
         <v>0</v>
       </c>
       <c r="I235" t="s">
-        <v>338</v>
+        <v>380</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236">
         <v>1610040</v>
       </c>
       <c r="B236" t="s">
-        <v>320</v>
+        <v>360</v>
       </c>
       <c r="C236">
         <v>1610040031</v>
       </c>
       <c r="D236" t="s">
-        <v>339</v>
+        <v>381</v>
       </c>
       <c r="E236">
         <v>53</v>
       </c>
       <c r="F236">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="G236">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H236">
         <v>0</v>
       </c>
       <c r="I236" t="s">
-        <v>340</v>
+        <v>28</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237">
         <v>1610040</v>
       </c>
       <c r="B237" t="s">
-        <v>320</v>
+        <v>360</v>
       </c>
       <c r="C237">
         <v>1610040051</v>
       </c>
       <c r="D237" t="s">
-        <v>341</v>
+        <v>382</v>
       </c>
       <c r="E237">
         <v>80</v>
       </c>
       <c r="F237">
-        <v>61</v>
+        <v>0</v>
       </c>
       <c r="G237">
-        <v>19</v>
+        <v>80</v>
       </c>
       <c r="H237">
         <v>0</v>
       </c>
       <c r="I237" t="s">
-        <v>342</v>
+        <v>28</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238">
         <v>1610040</v>
       </c>
       <c r="B238" t="s">
-        <v>320</v>
+        <v>360</v>
       </c>
       <c r="C238">
         <v>1610040049</v>
       </c>
       <c r="D238" t="s">
-        <v>343</v>
+        <v>383</v>
       </c>
       <c r="E238">
         <v>36</v>
       </c>
       <c r="F238">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="G238">
-        <v>5</v>
+        <v>36</v>
       </c>
       <c r="H238">
         <v>0</v>
       </c>
       <c r="I238" t="s">
-        <v>344</v>
+        <v>28</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239">
         <v>1610040</v>
       </c>
       <c r="B239" t="s">
-        <v>320</v>
+        <v>360</v>
       </c>
       <c r="C239">
         <v>1610040032</v>
       </c>
       <c r="D239" t="s">
-        <v>345</v>
+        <v>384</v>
       </c>
       <c r="E239">
         <v>41</v>
       </c>
       <c r="F239">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G239">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H239">
         <v>0</v>
       </c>
       <c r="I239" t="s">
-        <v>346</v>
+        <v>385</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240">
         <v>1610040</v>
       </c>
       <c r="B240" t="s">
-        <v>320</v>
+        <v>360</v>
       </c>
       <c r="C240">
         <v>1610040024</v>
       </c>
       <c r="D240" t="s">
-        <v>347</v>
+        <v>386</v>
       </c>
       <c r="E240">
         <v>32</v>
       </c>
       <c r="F240">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="G240">
-        <v>2</v>
+        <v>32</v>
       </c>
       <c r="H240">
         <v>0</v>
       </c>
       <c r="I240" t="s">
-        <v>316</v>
+        <v>28</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241">
         <v>1610040</v>
       </c>
       <c r="B241" t="s">
-        <v>320</v>
+        <v>360</v>
       </c>
       <c r="C241">
         <v>1610040047</v>
       </c>
       <c r="D241" t="s">
-        <v>348</v>
+        <v>387</v>
       </c>
       <c r="E241">
         <v>49</v>
       </c>
       <c r="F241">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="G241">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="H241">
         <v>0</v>
       </c>
       <c r="I241" t="s">
-        <v>11</v>
+        <v>388</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242">
         <v>1610040</v>
       </c>
       <c r="B242" t="s">
-        <v>320</v>
+        <v>360</v>
       </c>
       <c r="C242">
         <v>1610040046</v>
       </c>
       <c r="D242" t="s">
-        <v>349</v>
+        <v>389</v>
       </c>
       <c r="E242">
         <v>52</v>
       </c>
       <c r="F242">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="G242">
-        <v>0</v>
+        <v>37</v>
       </c>
       <c r="H242">
         <v>0</v>
       </c>
       <c r="I242" t="s">
-        <v>11</v>
+        <v>390</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">